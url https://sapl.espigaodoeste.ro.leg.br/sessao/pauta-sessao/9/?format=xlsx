--- v0 (2026-03-26)
+++ v1 (2026-06-10)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="24">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="36">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 41 de 2026</t>
   </si>
   <si>
@@ -67,50 +67,86 @@
     <t>Não informada</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 42 de 2026</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Superávit, no valor de R$ 346.943,62 (trezentos e quarenta e seis mil, novecentos e quarenta e três reais e sessenta e dois centavos), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano SEMOD, em suas ações</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 43 de 2026</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Excesso de Arrecadação e Anulação Parcial de Dotação, no valor de R$ 26.534,38 (vinte e seis mil, quinhentos e trinta e quatro reais e trinta e oito centavos), destinados a atender as necessidades da Secretaria Municipal de Assistência Social - SEMAS, em suas ações, provenientes de recursos do CONVÊNIO N° 703/2025/PGE-SEAS Aquisição e Disponibilização de Equipamentos de Som</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 44 de 2026</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 352.193,99 (trezentos e cinquenta e dois mil, cento e noventa e três reais e noventa e nove centavos), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, provenientes de recursos do CONVÊNIO N° 198/2021/PJ/DER-RO - Aquisição e Instalação de Tubo PEAD".</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 45 de 2026</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Superávit, Excesso de Arrecadação e Anulação Parcial de Dotação, no valor de R$ 471.910,07 (quatrocentos e setenta e um mil, novecentos e dez reais e sete centavos), destinados a atender a Secretaria Municipal do Meio Ambiente, Minas e Energia - SEMAME, em suas ações, Projeto de Aquisição de uma Retroescavadeira, provenientes de recursos da União - Emendas Parlamentares Individuais.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 46 de 2026</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, Excesso de arrecadação e Anulação Parcial de Dotação, no valor de R$ 1.765.330,51 (um milhão, setecentos e sessenta e cinco mil, trezentos e trinta reais e cinquenta e um centavos), destinados a atender a Secretaria Municipal de Planejamento e Orçamento SEMPLAN, em suas ações, referente ao Projeto de Ampliação de Unidade Básica de Saúde Arlindo Cristo</t>
+  </si>
+  <si>
+    <t>Leitura em Plenário</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 47 de 2026</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, Excesso de arrecadação e Anulação Parcial de Dotação, no valor de R$ 620.084,68 (seiscentos e vinte mil, oitenta e quatro reais e sessenta e oito centavos), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano SEMOD, em suas ações, referente ao Projeto de Pavimentação Asfáltica no Terminal Rodoviário</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 48 de 2026</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar por Superávit Financeiro, no valor de R$ 595.226,78 (quinhentos e noventa e cinco mil, duzentos e vinte e seis reais e setenta e oito centavos), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural SEMADER, provenientes de recursos do Fundo Municipal de Desenvolvimento Rural Sustentável FMDRS, em suas ações</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 49 de 2026</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 100.000,00 (cem mil reais), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano SEMOD, em suas ações, referente a Aquisição de Materiais de Construção para Execução de Calçadas, provenientes de recursos da União Decorrentes de Emendas Parlamentares Individuais</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 50 de 2026</t>
+  </si>
+  <si>
+    <t>Nadja Lagares</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a impreterível implementação do Benefício do Auxílio-Acidente Indenizatório na Lei Complementar Nº 1/2022 reconhecendo o direito aos Servidores Públicos Municipais de Espigão dOeste em analogia ao direito outorgado pelo Regime Geral de Previdência Social</t>
   </si>
   <si>
     <t>Indicação nº 19 de 2026</t>
   </si>
   <si>
     <t>Amilton Alves de Souza</t>
   </si>
   <si>
     <t>ASSUNTO: Inclusão de ruas dos bairros Bela Vista e Jardim Cassol nos projetos de asfaltamento.</t>
   </si>
   <si>
     <t>Indicação nº 20 de 2026</t>
   </si>
   <si>
     <t>ASSUNTO: Manutenção e recuperação da ponte no Assentamento Edmilson Pastor e atendimento de pontos críticos na estrada da Aldeia 14 de Abril.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -417,62 +453,62 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F8"/>
+  <dimension ref="A1:F13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="34.42578125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>342</v>
@@ -553,85 +589,185 @@
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>346</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
+        <v>8</v>
+      </c>
+      <c r="E7" t="s">
         <v>20</v>
       </c>
-      <c r="E7" t="s">
+      <c r="F7" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="B8" t="s">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9">
+        <v>351</v>
+      </c>
+      <c r="B9" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>8</v>
+      </c>
+      <c r="E9" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10">
+        <v>352</v>
+      </c>
+      <c r="B10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
+        <v>27</v>
+      </c>
+      <c r="F10" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11">
+        <v>353</v>
+      </c>
+      <c r="B11" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12">
+        <v>347</v>
+      </c>
+      <c r="B12" t="s">
+        <v>6</v>
+      </c>
+      <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
+        <v>32</v>
+      </c>
+      <c r="E12" t="s">
+        <v>33</v>
+      </c>
+      <c r="F12" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13">
+        <v>348</v>
+      </c>
+      <c r="B13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" t="s">
+        <v>35</v>
+      </c>
+      <c r="F13" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">