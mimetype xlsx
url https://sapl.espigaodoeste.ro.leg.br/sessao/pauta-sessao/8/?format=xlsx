--- v0 (2026-03-26)
+++ v1 (2026-06-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="56">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento de Urgência nº 4 de 2026</t>
   </si>
   <si>
@@ -106,50 +106,53 @@
     <t>Projeto de Lei Ordinária nº 34 de 2026</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial, no valor de R$ 1.310.573,43 (um milhão, trezentos e dez mil, quinhentos e setenta e três reais e quarenta e três centavos), destinados a atender Secretaria Municipal de Esporte, Lazer, Cultura e Turismo - SEMELC, em suas ações, com a Construção de Centro de Treinamento de Voleibol 1ª etapa, provenientes de recursos da União Decorrentes de Emendas Parlamentares Individuais</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 29 de 2026</t>
   </si>
   <si>
     <t>Genézio Mateus</t>
   </si>
   <si>
     <t>DENOMINA DE RAMAL ANTONIO BUENO DO PRADO, O TRECHO DE ESTRADA VICINAL LOCALIZADO NO MUNICÍPIO DE ESPIGÃO DO OESTE-RO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 32 de 2026</t>
   </si>
   <si>
     <t>Severino Schulz</t>
   </si>
   <si>
     <t>DENOMINA DE RAMAL LOURIVALDO HAMMER, O TRECHO DE ESTRADA VICINAL LOCALIZADO NO MUNICÍPIO DE ESPIGÃO DO OESTE-RO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 33 de 2026</t>
+  </si>
+  <si>
+    <t>Adriano da Ambulância,Alexandro Bahia,Genézio Mateus,Gilmar Loose,Kissila Kerley Ponath,Pedro Mandioca,Professor Hermes,Severino Schulz,Waltinho Lara</t>
   </si>
   <si>
     <t>ALTERA E REVOGA DISPOSITIVO DA LEI Nº 3.042, DE 04 DE FEVEREIRO DE 2026, QUE VEDA A IMPOSIÇÃO DE NOTA DE CORTE E CLÁUSULA DE BARREIRA NOS CONCURSOS PÚBLICOS DO MUNICÍPIO DE ESPIGÃO DO OESTE/RO</t>
   </si>
   <si>
     <t>Leitura em Plenário</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 1 de 2026</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>Institui as políticas de segurança, privacidade e proteção de dados pessoais na Câmara Municipal de Espigão do Oeste, em atendimento à Lei Geral de Proteção de Dados Pessoais (Lei Federal nº 13.709/2018 - LGPD)</t>
   </si>
   <si>
     <t>Requerimento nº 3 de 2026</t>
   </si>
   <si>
     <t>Amilton Alves de Souza</t>
   </si>
   <si>
     <t>Requerimento n° 03/2026 de autoria do vereador Amilton Alves de Souza_x000D_
 _x000D_
@@ -521,51 +524,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="36" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="49.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="140.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
@@ -736,212 +739,215 @@
         <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>30</v>
       </c>
       <c r="F10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>332</v>
       </c>
       <c r="B11" t="s">
         <v>6</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
+      <c r="D11" t="s">
+        <v>32</v>
+      </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>314</v>
       </c>
       <c r="B12" t="s">
         <v>6</v>
       </c>
       <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" t="s">
+        <v>37</v>
+      </c>
+      <c r="F12" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>339</v>
       </c>
       <c r="B13" t="s">
         <v>6</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>334</v>
       </c>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>335</v>
       </c>
       <c r="B15" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>336</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>12</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>337</v>
       </c>
       <c r="B17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>341</v>
       </c>
       <c r="B18" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E18" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>340</v>
       </c>
       <c r="B19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D19" t="s">
         <v>29</v>
       </c>
       <c r="E19" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F19" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>