--- v0 (2026-02-09)
+++ v1 (2026-05-17)
@@ -10,327 +10,1715 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1174" uniqueCount="553">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Weliton Pereira Campos</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/255/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/255/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação e Superávit, no valor de R$ 2.016.976,53 (dois milhões, dezesseis mil, novecentos e setenta e seis reais e cinquenta e três centavos), destinados a atender a Secretaria Municipal de Educação SEMED, em suas ações, custeadas pelo MDE, Salário Educação, PNAE e PNATE.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/263/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/263/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 18.474,55 (dezoito mil, quatrocentos e setenta e quatro reais e cinquenta e cinco centavos), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, provenientes de  recursos do CONVÊNIO n°168/18/PJ/DER-RO - Pavimentação Asfáltica e Iluminação Pública da Pista de Caminhada</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/264/pl_3.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/264/pl_3.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Superávit, no valor de R$ 697.911,21 (seiscentos e noventa e sete mil, novecentos e onze reais e vinte e um centavos), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, em suas ações</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/267/pl_04.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/267/pl_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, organização e consolidação do Conselho Municipal dos Direitos da Pessoa Idosa e do Fundo Municipal dos Direitos da Pessoa Idosa no âmbito do Município de Espigão do Oeste/RO, revoga normas anteriores sobre a matéria e dá outras providências</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Professor Hermes</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/269/pl_05_de_2026.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/269/pl_05_de_2026.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RAMAL 85, O TRECHO DE ESTRADA VICINAL LOCALIZADO NO MUNICÍPIO DE ESPIGÃO DO OESTE-RO</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/270/pl_6.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/270/pl_6.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 2.361.491,57 (dois milhões, trezentos e sessenta e um mil, quatrocentos e noventa e um reais e cinquenta e sete centavos), destinados a atender a Secretaria Municipal de Educação - SEMED, em suas ações, custeadas pelas Transferências do FUNDEB e Complemento FUNDEBVAAR"</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/271/pl_07_de_20269.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/271/pl_07_de_20269.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Superávit, no valor de R$ 2.905.194,82 (dois milhões, novecentos e cinco mil, cento e noventa e quatro reais e oitenta e dois centavos), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano - SEMOD, em suas ações, proveniente das contribuições da COSIP, FEP e CIDE.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/272/pl_08.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/272/pl_08.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MODIFICAÇÃO NA CARGA HORÁRIA SEMANAL DOS PROFESSORES MUNICIPAIS NO ÂMBITO DO MUNICÍPIO DE ESPIGÃO DO OESTE</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/273/pl_09.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/273/pl_09.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar, por Anulação Parcial de Dotação, no valor de R$ 678.124,37 (seiscentos e setenta oito mil, cento e vinte e quatro reais e trinta e sete centavos), destinados a atender a Câmara Municipal de Vereadores em suas Ações Legislativas</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/274/pl_10.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/274/pl_10.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial, no valor de R$ 594.193,23 (quinhentos e noventa e quatro mil, cento e noventa e três reais e vinte e três centavos), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, provenientes de recursos do Termo Aditivo ao Convênio n° 342/2024/PGE-DERADM</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/275/pl_11.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/275/pl_11.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial, no valor de R$ 135.454,40 (cento e trinta e cinco mil, quatrocentos e cinquenta e quatro reais e quarenta centavos), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, provenientes de recursos estaduais, com objeto Recuperação de Estradas Vicinais, mediante Termo de Convênio nº 31/2025/PGE-DERADM</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/276/pl_12.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/276/pl_12.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Superávit, no valor de R$ 800.000,00 (oitocentos mil reais), destinados a atender ao Instituto de Previdência Municipal de Espigão do Oeste - IPRAM, em suas Ações"._x000D_
 .</t>
   </si>
   <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/280/pl_merged.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Anulação Parcial de Dotação, no valor de R$ 18.000,00 (dezoito mil reais), destinados a atender as necessidades do GABINETE DO PREFEITO, Secretaria Municipal de Educação - SEMED e Secretaria Municipal de Saúde - SEMSAU, em suas ações</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/281/pl_14.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 31.457,67 (trinta e um mil, quatrocentos e cinquenta e sete reais e sessenta e sete centavos), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, provenientes de recursos do CONVÊNIO N° 082/2023/PGE/DER-RO - Recuperação de Estradas Vicinais</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/282/pl_15.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 253.779,36 (duzentos e cinquenta e três mil, setecentos e setenta e nove reais e trinta e seis centavos), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano - SEMOD, em suas Ações</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/283/pl16.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA E ACRESCENTA DISPOSITIVOS A LEI Nº 497/1998, QUE DISPÕE SOBRE A DOAÇÃO DE PROJETOS DE MORADIA ECONÔMICA E ISENÇÃO DE IMPOSTOS E TAXAS DE ALVARÁ DE CONSTRUÇÃO</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/284/pl_17.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit,no valor de R$ 700.000,00 (setecentos mil reais), destinados a atender a Secretaria Municipal do Meio Ambiente, Minas e Energia - SEMAME, em suas ações, referente ao Projeto de Aquisição de Equipamentos para Transbordo de Resíduos Sólidos, provenientes de recursos da União Decorrentes de Emendas Parlamentares Individuais</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/285/pl_18.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DO ARTIGO 1º DA LEI Nº 2.889, DE 31 DE DEZEMBRO DE 2024, PARA CORRIGIR A DENOMINAÇÃO DO LOGRADOURO PÚBLICO LOCALIZADO NO BAIRRO SOL NASCENTE</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Adriano da Ambulância</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/294/projeto_de_lei-19_compressed.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A PROIBIÇÃO DE ESTACIONAMENTO DE VEÍCULOS DE CARGA EM VIAS PÚBLICAS NO PERÍODO NOTURNO NO MUNICÍPIO DE ESPIGÃO DO OESTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/299/pl_20_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial, no valor de R$ 200.506,00 (duzentos mil e quinhentos e seis reais), destinados a atender Secretaria Municipal de Esporte, Lazer, Cultura e Turismo - SEMELC, em suas ações, proveniente de recursos do CONVÊNIO N° 666/2025/PGE-SEJUCEL Aquisição de 01 Veículo Automotor Utilitário e 02 Tratores Cortadores de Grama</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/300/pl_21_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial, no valor de R$ 623.396,60 (seiscentos e vinte e três mil, trezentos e noventa e seis reais e sessenta centavos), destinados a atender Secretaria Municipal de Esporte, Lazer, Cultura e Turismo - SEMELC, em suas ações, provenientes de recursos do CONVÊNIO N° 603/2025/PGE-SEOSP Construção da 2ª Etapa da Praça do Pacarana</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/301/pl_22_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar por Superávit, no valor de R$ 1.454.944,32 (um milhão, quatrocentos e cinquenta e quatro mil, novecentos e quarenta e quatro reais e trinta e dois centavos), destinados a atender a Secretaria Municipal de Educação SEMED, em suas ações</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/310/pl_23.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 797.787,11 (setecentos e noventa e sete mil, setecentos e oitenta e sete reais e onze centavos), destinados a atender a Secretaria Municipal de Educação - SEMED, em suas ações, com objeto de adquirir material escolar (custeio), recursos transferidos da União Decorrentes de Emendas Parlamentares Individuais - Transferências Especiais para o Município</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/311/pl_24.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 1.691.651,56 (um milhão, seiscentos e noventa e um mil, seiscentos e cinquenta e um reais e cinquenta e seis centavos), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano - SEMOD, em suas ações, referente ao Projeto de Pavimentação Asfáltica em Vias Urbanas, provenientes de recursos da União Decorrentes de Emendas Parlamentares Individuais</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/312/pl_25.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar por Superávit, no valor de R$ 200.000,00 (duzentos mil reais), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano - SEMOD, em suas Ações, destinado à Política Pública de Segurança Pública, provenientes de recursos da União Decorrentes de Emendas Parlamentares Individuais</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/315/pl_26.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 1.775.681,58 (um milhão, setecentos e setenta e cinco mil, seiscentos e oitenta e um reais e cinquenta e oito centavos), destinados a atender as necessidades da Secretaria Municipal de Assistência Social - SEMAS, em suas ações</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/316/pl_27.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar por Anulação de Dotação, no valor de R$ 20.000,00 (vinte mil reais), destinados a atender a Secretaria Municipal de Esporte, Lazer e Cultura - SEMELC, em suas ações</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/317/pl_28.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial, no valor de R$ 440.000,00 (quatrocentos e quarenta mil reais), destinados a atender Secretaria Municipal de Esporte, Lazer, Cultura e Turismo - SEMELC, em suas ações, com a finalidade de Construção de Muro com Alambrado, provenientes de recursos da União Decorrentes de Emendas Parlamentares Individuais</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Genézio Mateus</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/320/projeto_de_lei-29_compressed.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA DE RAMAL ANTONIO BUENO DO PRADO, O TRECHO DE ESTRADA VICINAL LOCALIZADO NO MUNICÍPIO DE ESPIGÃO DO OESTE-RO</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/318/pl_30.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ATUALIZAR O VALOR DO PISO SALARIAL DOS PROFESSORES DA REDE MUNICIPAL DE EDUCAÇÃO DE ACORDO COM A LEI FEDERAL Nº 11.738, DE 16 DE JULHO DE 2008</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/319/pl_31.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar por Superávit, no valor de R$ 441.595,72 (quatrocentos e quarenta e um mil, quinhentos e noventa e cinco reais e setenta e dois centavos), destinados a atender ao Instituto de Previdência Municipal de Espigão do Oeste IPRAM, em suas Ações</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>Severino Schulz</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/324/projeto_de_lei-32_compressed.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA DE RAMAL LOURIVALDO HAMMER, O TRECHO DE ESTRADA VICINAL LOCALIZADO NO MUNICÍPIO DE ESPIGÃO DO OESTE-RO</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/332/pl_33.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA E REVOGA DISPOSITIVO DA LEI Nº 3.042, DE 04 DE FEVEREIRO DE 2026, QUE VEDA A IMPOSIÇÃO DE NOTA DE CORTE E CLÁUSULA DE BARREIRA NOS CONCURSOS PÚBLICOS DO MUNICÍPIO DE ESPIGÃO DO OESTE/RO</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/331/pl_34.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial, no valor de R$ 1.310.573,43 (um milhão, trezentos e dez mil, quinhentos e setenta e três reais e quarenta e três centavos), destinados a atender Secretaria Municipal de Esporte, Lazer, Cultura e Turismo - SEMELC, em suas ações, com a Construção de Centro de Treinamento de Voleibol 1ª etapa, provenientes de recursos da União Decorrentes de Emendas Parlamentares Individuais</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/333/pl_35.pdf</t>
+  </si>
+  <si>
+    <t>DENOMINA DE RAMAL PADRE CICERO, O TRECHO DE ESTRADA VICINAL LOCALIZADO NO MUNICÍPIO DE ESPIGÃO DO OESTE-RO</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>Amilton Alves de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/334/pl_36.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa "Café de Sucesso" no âmbito do Município de Espigão do Oeste, estabelecendo diretrizes para o incentivo à cafeicultura local e da outras providências</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_de_lei-37_compressed.pdf</t>
+  </si>
+  <si>
+    <t>"Denomina de 'Nilsa Mund Tesch' o Hospital Municipal da Criança, localizado no município de Espigão do Oeste-RO</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/336/pl_38.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 210.000,00 (duzentos e dez mil reais), destinados a atender ao Instituto de Previdência Municipal de Espigão do Oeste - IPRAM, em suas Ações</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/337/pl_39.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 11.267.745,17 (onze milhões, duzentos e sessenta e sete mil, setecentos e quarenta e cinco reais e dezessete centavos), destinados a atender a Secretaria Municipal de Saúde SEMSAU, em suas ações</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Nadja Lagares</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/341/projeto_de_lei-40_2_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a impreterível determinação Constitucional da Revisão Geral Anual integral de todas as remunerações dos Servidores Públicos do Município de Espigão d’Oeste</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/342/pl_41.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial, no valor de R$ 202.816,24 (duzentos e dois mil, oitocentos e dezesseis reais e vinte e quatro centavos), destinados a atender Secretaria Municipal de Esporte, Lazer, Cultura e Turismo - SEMELC, em suas ações, com a finalidade de Contratação de Empresa Especializada em Serviços de Locação de Ônibus e Vans, provenientes de recursos da União, Decorrentes de Emendas Parlamentares Individuais</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/343/pl_42.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar por Superávit, no valor de R$ 346.943,62 (trezentos e quarenta e seis mil, novecentos e quarenta e três reais e sessenta e dois centavos), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano SEMOD, em suas ações</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/344/pl_43.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Excesso de Arrecadação e Anulação Parcial de Dotação, no valor de R$ 26.534,38 (vinte e seis mil, quinhentos e trinta e quatro reais e trinta e oito centavos), destinados a atender as necessidades da Secretaria Municipal de Assistência Social - SEMAS, em suas ações, provenientes de recursos do CONVÊNIO N° 703/2025/PGE-SEAS Aquisição e Disponibilização de Equipamentos de Som</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/345/pl_44.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 352.193,99 (trezentos e cinquenta e dois mil, cento e noventa e três reais e noventa e nove centavos), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, provenientes de recursos do CONVÊNIO N° 198/2021/PJ/DER-RO - Aquisição e Instalação de Tubo PEAD".</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/346/pl_45.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, Excesso de Arrecadação e Anulação Parcial de Dotação, no valor de R$ 471.910,07 (quatrocentos e setenta e um mil, novecentos e dez reais e sete centavos), destinados a atender a Secretaria Municipal do Meio Ambiente, Minas e Energia - SEMAME, em suas ações, Projeto de Aquisição de uma Retroescavadeira, provenientes de recursos da União - Emendas Parlamentares Individuais.</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/349/pl_46.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, Excesso de arrecadação e Anulação Parcial de Dotação, no valor de R$ 1.765.330,51 (um milhão, setecentos e sessenta e cinco mil, trezentos e trinta reais e cinquenta e um centavos), destinados a atender a Secretaria Municipal de Planejamento e Orçamento SEMPLAN, em suas ações, referente ao Projeto de Ampliação de Unidade Básica de Saúde Arlindo Cristo</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/350/pl_47.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, Excesso de arrecadação e Anulação Parcial de Dotação, no valor de R$ 620.084,68 (seiscentos e vinte mil, oitenta e quatro reais e sessenta e oito centavos), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano SEMOD, em suas ações, referente ao Projeto de Pavimentação Asfáltica no Terminal Rodoviário</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/351/pl_48.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar por Superávit Financeiro, no valor de R$ 595.226,78 (quinhentos e noventa e cinco mil, duzentos e vinte e seis reais e setenta e oito centavos), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural SEMADER, provenientes de recursos do Fundo Municipal de Desenvolvimento Rural Sustentável FMDRS, em suas ações</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/352/pl_49.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 100.000,00 (cem mil reais), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano SEMOD, em suas ações, referente a Aquisição de Materiais de Construção para Execução de Calçadas, provenientes de recursos da União Decorrentes de Emendas Parlamentares Individuais</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/353/pl_50.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a impreterível implementação do Benefício do Auxílio-Acidente Indenizatório na Lei Complementar Nº 1/2022 reconhecendo o direito aos Servidores Públicos Municipais de Espigão dOeste em analogia ao direito outorgado pelo Regime Geral de Previdência Social</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/355/projeto_de_lei-51_1_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Assistência Integral à Obesidade e ao Diabetes Mellitus Tipo 2 - DM2 no âmbito do Sistema Único de Saúde - SUS do Município de Espigão do Oeste, e dá outras providências</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/357/pl_52.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar por Anulação de Dotação, no valor de R$ 231.581,79 (duzentos e trinta e um mil, quinhentos e oitenta e um reais e setenta e nove centavos), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural SEMADER, Secretaria Municipal de Assistência Social - SEMAS, Secretaria Municipal de Saúde SEMSAU e Secretaria Municipal de Esporte, Lazer e Cultura SEMELC, em suas ações</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/372/pl_53.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A FORNECER COMBUSTÍVEL EXCLUSIVAMENTE ÀS ASSOCIAÇÕES RURAIS QUE POSSUAM MAQUINÁRIOS PRÓPRIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/373/pl_54.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A PROCEDER À CESSÃO DE USO GRATUITO DE IMÓVEIS PÚBLICOS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/362/pl_55.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 2.578, DE 03 DE NOVEMBRO DE 2022, O ANEXO I LEI Nº 709/2002, E A LEI Nº 1.767, DE 15 DE ABRIL DE 2014, CRIA VAGAS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/374/pl_56.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Excesso de Arrecadação e Anulação Parcial de Dotação, no valor de R$ 846.396,47 (oitocentos e quarenta e seis mil, trezentos e noventa e seis reais e quarenta e sete centavos), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano SEMOD, em suas ações, provenientes de recursos do CONVÊNIO N° 660/2025/PGE-SEAS - Construção do Conselho Tutelar</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/375/pl_57.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial, no valor de R$ 32.955,00 (trinta e dois mil, novecentos e cinquenta e cinco reais), destinados a atender Secretaria Municipal de Esporte, Lazer, Cultura e Turismo - SEMELC, em suas ações</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/363/pl_58.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DAS LEIS MUNICIPAIS Nº 2.163, DE 19 DE JUNHO DE 2019, E Nº 2.557, DE 09 DE AGOSTO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/377/pl_60.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA TABELA DE VENCIMENTOS DOS CARGOS EFETIVOS DA LEI MUNICIPAL N° 3.046, DE 24 DE FEVEREIRO DE 2026</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/368/pl_61.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ADEQUAÇÃO DA CLASSIFICAÇÃO ORÇAMENTÁRIA DA RESERVA DE CONTINGÊNCIA NA LEI ORÇAMENTÁRIA ANUAL E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/360/pl_62.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar por Superávit, no valor de R$ 244.507,36 (duzentos e quarenta e quatro mil, quinhentos e sete reais e trinta e seis centavos), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano - SEMOD, em suas Ações</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/361/pl_63.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 20.000,00 (vinte mil reais), destinados a atender ao Instituto de Previdência Municipal de Espigão do Oeste IPRAM, em suas Ações</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/365/pl_64.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar por Excesso de Arrecadação, no valor de R$ 4.216.366,67 (quatro milhões, duzentos e dezesseis mil, trezentos e sessenta e seis reais e sessenta e sete centavos), destinados a atender a Secretaria Municipal de Saúde - SEMSAU, em suas ações</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/366/pl_65.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE EDUCAÇÃO - CME E CRIAÇÃO DO SISTEMA MUNICIPAL DE ENSINO - SME E DÁ OUTRAS PROVIDENCIAS</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/367/pl_66.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA A LEI MUNICIPAL Nº 3.018, DE 19 DE NOVEMBRO DE 2025 E ALTERA O INCISO II DO ARTIGO 11 DA LEI Nº 2.446, DE 06 DE DEZEMBRO DE 2021</t>
+  </si>
+  <si>
+    <t>388</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/388/pl_67.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar por Superávit, no valor de R$ 1.473.000,00 (um milhão e quatrocentos e setenta e três mil reais), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano SEMOD, em suas Ações.</t>
+  </si>
+  <si>
+    <t>389</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/389/pl_68.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Anulação Parcial de Dotação, no valor de R$ 3.320,00 (três mil e trezentos e vinte reais), destinados a atender a Secretaria Municipal de Educação SEMED, em suas ações.</t>
+  </si>
+  <si>
+    <t>393</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/393/projeto_69.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA A LEI MUNICIPAL Nº 3.018, DE 19 DE NOVEMBRO DE 2025 E ALTERA ARTIGOS DA LEI Nº 2.446, DE 06 DE DEZEMBRO DE 2021 E LEI MUNICIPAL Nº 2.370 DE 1º DE JUNHO DE 2021</t>
+  </si>
+  <si>
+    <t>394</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/394/pl_70.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Especial por Anulação Parcial de Dotação, no valor de R$ 30.000,00 (trinta mil reais), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural SEMADER, provenientes de recursos do Fundo Municipal de Desenvolvimento Rural Sustentável FMDRS, em suas ações.</t>
+  </si>
+  <si>
+    <t>395</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/395/pl_71.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar por Anulação de Dotação, no valor de R$ 30.000,00 (trinta mil reais), destinados a atender a Secretaria Municipal de Educação SEMED, em suas ações</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/402/pl73.pdf</t>
+  </si>
+  <si>
+    <t>CRIA A OUVIDORIA GERAL DO MUNICÍPIO DE ESPIGÃO DO OESTE/RO, NO ÂMBITO DO PODER EXECUTIVO, DISPÕE SOBRE A ATUAÇÃO DOS RESPONSÁVEIS POR AÇÕES DE OUVIDORIA E A PARTICIPAÇÃO, PROTEÇÃO E DEFESA DOS DIREITOS DO USUÁRIO DE SERVIÇOS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/403/pl_74.pdf</t>
+  </si>
+  <si>
+    <t>Abre Crédito Adicional Suplementar por Anulação de Dotação, no valor de R$ 83.763,64 (oitenta e três mil, setecentos e sessenta e três reais e sessenta e quatro), destinados a atender a Secretaria Municipal de Esporte, Lazer e Cultura SEMELC e Secretaria Municipal de Saúde SEMSAU, em suas ações</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/407/pl_75.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA DISPOSITIVOS DAS LEIS MUNICIPAIS Nº 709, DE 2002; Nº 1.416, DE 2009; Nº 1.467, DE 2010; Nº 1.486, DE 2010; Nº 1.590, DE 2011; Nº 1.721, DE 2013; Nº 1.767, DE 2014; Nº 1.828, DE 2015; Nº 1.957, DE 2016; Nº 2.578, DE 2022; E Nº 3.093, DE 2026, PARA CRIAR VAGAS NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>PR</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>Mesa Diretora</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/314/projeto_de_resolucao_01_de_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui as políticas de segurança, privacidade e proteção de dados pessoais na Câmara Municipal de Espigão do Oeste, em atendimento à Lei Geral de Proteção de Dados Pessoais (Lei Federal nº 13.709/2018 - LGPD)</t>
+  </si>
+  <si>
     <t>262</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/262/veto-01_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/262/veto-01_compressed.pdf</t>
   </si>
   <si>
     <t>VETO Nº 01/2026, DO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE ESPIGÃO DO OESTE/RO, WELITON PEREIRA CAMPOS, AO PROJETO DE LEI Nº 161/2025, DE AUTORIA DO VEREADOR WALTER GONÇALVES LARA, QUE DISPÕE SOBRE A ALTERAÇÃO NA ESTRUTURAÇÃO DO CONSELHO DE DESENVOLVIMENTO AMBIENTAL, DISPOSTO NA LEI Nº 803, DE 10 DE SETEMBRO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>401</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/401/veto_no_02.pdf</t>
+  </si>
+  <si>
+    <t>VETO DO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICIPIO DE ESPIGÃO DO OESTE/RO, WELITON PEREIRA CAMPOS, AO PROJETO DE LEI Nº 40/2026, DE AUTORIA DA VEREADORA NADJA FERREIRA DE ARAÚJO LAGARES.</t>
+  </si>
+  <si>
     <t>277</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Pedro Mandioca</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/277/indicacao_01.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/277/indicacao_01.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Implantação de faixa elevada em frente ao Hospital Memorial Santa Cecília</t>
   </si>
   <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/304/indicacao_2.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: INDICAÇÃO AO PODER EXECUTIVO PARA QUE SEJA VIABILIZADO CURSO DE RECICLAGEM E CAPACITAÇÃO AOS MOTORISTAS SERVIDORES PÚBLICOS MUNICIPAIS, COM FOCO NA PREVENÇÃO DE SINISTROS E NA SEGURANÇA NO TRÂNSITO.</t>
+  </si>
+  <si>
     <t>268</t>
   </si>
   <si>
-    <t>Amilton Alves</t>
-[...2 lines deleted...]
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/268/b19585ac_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/268/b19585ac_compressed.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Solicitação de providências para construção de área de lazer no Bairro São José.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_04.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_04.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Indica à Secretaria Municipal de Educação o fim do descongelamento da Gratificação de Regência de Sala de Aula, a readequação do percentual para 10% do salário-base e a realização de levantamento de impacto financeiro.</t>
   </si>
   <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/286/indicacao-05_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Construção de Galeria de Drenagem Pluvial Bairro Jorge Teixeira</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/287/01-indicacao-06_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Solicita Extensão de Rede Iluminação Pública.</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/288/indicacao-07_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Solicitação de implantação postes e rede de iluminação pública na avenida principal do Distrito 14 de Abril, Zona Rural, Espigão do Oeste/RO.</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/293/indicacao-08_1_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para encaminhamento de Projeto de Lei visando à atualização do Piso Salarial dos Professores da Rede Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/289/indicacao-09_1_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: INDICAÇÃO PARA CONTRATAÇÃO DE AGENTES COMUNITÁRIOS DE SAÚDE (ACS).</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/290/indicacao-10_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: INDICAÇÃO AO PODER EXECUTIVO PARA QUE ACIONE A SECRETARIA COMPETENTE A FIM DE REALIZAR A REVITALIZAÇÃO DA PRAÇA DO BAIRRO VISTA ALEGRE.</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>Kissila Kerley Ponath</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/296/indicacao-11_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Indica ao Poder Executivo, por meio da Secretaria competente, providências para desinfecção e controle de pombos no Teatro Municipal desativado.</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/297/indicacao-12_1_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Indicação envio de Projeto de Lei para Recontagem do Tempo de Serviço dos servidores públicos municipais e Pagamento de Retroativos decorrentes da LC nº 226/2026.</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/302/indicacao_13.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Solicitação de Projeto Técnico e Destinação de Recursos para Reforma da Unidade de Saúde do Distrito Novo Paraíso (Canelinha).</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/303/indicacao_14.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Implantação de Quebra-Molas na Rua Marechal Deodoro, em frente à Loja Linda Modas, entre as Ruas Paraná e Amazonas.</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>Alexandro Bahia</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/313/indicacao-15_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Indica a realização de cascalhamento nas vias principais do Distrito de Boa Vista do Pacarana.</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/325/indicacao-16_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de renovação da pintura das faixas de pedestres em frente às escolas do município.</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/326/indicacao-17_compressed.pdf</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO A VIABILIZAÇÃO DA IMPLANTAÇÃO DE REDE MESTRE DE ABASTECIMENTO DE ÁGUA NO SETOR JOSUÉ NOGUEIRA.</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>Gilmar Loose</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/327/indicacao-18_1_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Indicação para compra de tubos PEAD para atender os pontos críticos das estradas vicinais do nosso município.</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/347/2d8b4822_compressed_1.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Inclusão de ruas dos bairros Bela Vista e Jardim Cassol nos projetos de asfaltamento.</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/348/3f699ad1_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Manutenção e recuperação da ponte no Assentamento Edmilson Pastor e atendimento de pontos críticos na estrada da Aldeia 14 de Abril.</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/354/a495b9ba_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Indicação para envio de Projeto de Lei dispondo sobre alteração na Lei Municipal nº 2.759/2024, a fim de regulamentar o desmembramento de lotes em loteamentos aprovados a partir de 1º de novembro de 2012.</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao_22.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Pedido de indicação para implantação de faixas de pedestres, na Rua Nações Unidas e Av. Sete de Setembro.</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/379/indicacao_23.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Solicitação de patrolamento de estradas Rurais.</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/380/indicacao_24.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Construção de Calçadas e Estacionamento.</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/381/indicacao_25.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Pedido de indicação referente à Rua Piauí, no trecho compreendido entre a Rua Grajau e a Avenida Sete de Setembro, para passar a ser via de mão dupla .</t>
+  </si>
+  <si>
+    <t>396</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/396/indicacao-26_1_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Indicação para realização de georreferenciamento visando a regularização dos lotes_x000D_
+no Setor Moveleiro</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/382/indicacao_27.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Indicação para instalação de rede WI-FI gratuita na capela mortuária municipal.</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/383/indicacao_28.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: INDICAÇÃO AO PODER EXECUTIVO PARA QUE ACIONE A SECRETARIA COMPETENTE A FIM DE REALIZAR OBRAS DE RECUPERAÇÃO DAS VIAS, INCLUINDO PATROLAMENTO E CASCALHAMENTO, NOS SETORES E REGIÕES DE JOSUÉ NOGUEIRA E CARLOS PEGORARO, BEM COMO A LIMPEZA DAS LATERAIS DA RO-387.</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/384/indicacao_29.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: INDICAÇÃO AO PODER EXECUTIVO PARA QUE ACIONE A SECRETARIA COMPETENTE A FIM DE REALIZAR OBRAS DE RECUPERAÇÃO DAS VIAS, INCLUINDO SERVIÇOS DE DRENAGEM, PATROLAMENTO E CASCALHAMENTO, NAS RUAS E PONTOS CRÍTICOS DO SETOR REI DAVI.</t>
+  </si>
+  <si>
+    <t>390</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/390/indicacao_30.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Corte de morro na estrada do Rio Preto, km 45.</t>
+  </si>
+  <si>
+    <t>391</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/391/indicacao_31.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Adequação da pavimentação asfáltica e melhoria do sistema de drenagem na Rua Goiás, bairro Vista Alegre.</t>
+  </si>
+  <si>
+    <t>392</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/392/cc1fdeb2_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Solicita Sinalização Viária e Construção de Faixa Elevada</t>
+  </si>
+  <si>
+    <t>397</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/397/e81255d5_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: LIMPEZA DO CÓRREGO NA RUA 11 DE JULHO</t>
+  </si>
+  <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/399/7ef2b8df_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: INDICA AO PODER EXECUTIVO MUNICIPAL A REVISÃO E O REAJUSTE DO VALOR DO AUXÍLIO-ALIMENTAÇÃO CONCEDIDO AOS SERVIDORES PÚBLICOS MUNICIPAIS, POR MEIO DO CARTÃO SIM.</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/405/7fcbd2a7_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Indica ao senhor Prefeito para que seja revista a taxa de resíduos sólidos.</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Waltinho Lara</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/322/req_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a prorrogação, por mais 180 (cento e oitenta) dias, do prazo de funcionamento da Comissão Especial Temporária de Estudos instituída para análise e elaboração de propostas referentes ao Estatuto dos Servidores Públicos Municipais e ao Plano de Cargos, Carreiras e Salários (PCCS).</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/323/req2.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a empresa responsável, contrato e paralisação das obras de construção de meio-fio e pavimentação asfáltica no Bairro Bela Vista, especialmente na Comunidade Rei Davi.</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/339/req_3.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 03/2026 de autoria do vereador Amilton Alves de Souza_x000D_
+_x000D_
+Assunto: Solicitação de informações detalhadas sobre os recursos financeiros provenientes do superávit do exercício de 2025, a serem alocados no exercício de 2026.</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>REQU</t>
+  </si>
+  <si>
+    <t>Requerimento de Urgência</t>
+  </si>
+  <si>
+    <t>CFO - Comissão Permanente de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/308/req_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 01/2026, 06/2026, 07/2026, 08/2026, 09/2026 e 12/2026, de autoria do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>CLJR - Comissão Permanente de Legislação, Justiça e Redação Final</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/309/req_de_urgencia_2.pdf</t>
+  </si>
+  <si>
+    <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 02/2026, 03/2026, 04/2026, 10/2026, 11/2026, 13/2026, 14/2026, 16/2026, 17/2026 e 18/2026, de autoria do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/321/requerimento-03_1_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 20/2026, 21/2026, 22/2026, 24/2026, 25/2026 e 27/2026, de autoria do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/338/req_4.pdf</t>
+  </si>
+  <si>
+    <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 23/2026, 26/2026, 28/2026, 30/2026, 31/2026 e 34/2026, de autoria do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/356/requerimento-05_1_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, do Projeto de Lei nº 39/2026, de autoria do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/370/req_6.pdf</t>
+  </si>
+  <si>
+    <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, do Projeto de Lei nº 38/2026, 44/2026, 45/2026, 46/2026, 47/2026, 48/2026 e 52/2026, de autoria do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/364/requerimento-07_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 41/2026, 42/2026, 43/2026, 49/2026, 55/2026,_x000D_
+56/2026, 57/2026 e 58/2026, de autoria do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/371/req_8.pdf</t>
+  </si>
+  <si>
+    <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 54/2026, 60/2026, 61/2026, 62/2026 e 65/2026, de autoria do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>398</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/398/req_9.pdf</t>
+  </si>
+  <si>
+    <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 58/2026, 64/2026 e 67/2026, de autoria do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/400/requerimento-10_4_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 63/2026 e 68/2026 de autoria do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>Moção</t>
+  </si>
+  <si>
+    <t>Professor Hermes, Adriano da Ambulância, Alexandro Bahia, Genézio Mateus</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/369/mocao_n_01.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao veículo de comunicação Espigão Notícias, pelo destaque, dedicação e comprometimento demonstrados na prestação de serviços jornalísticos.</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>Amilton Alves de Souza, Adriano da Ambulância, Genézio Mateus, Gilmar Loose</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/404/mocao.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS aos pastores e líderes religiosos do município de Espigão do Oeste/RO".</t>
+  </si>
+  <si>
     <t>265</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>Severino Schulz</t>
-[...2 lines deleted...]
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/265/73a9fa09_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/265/73a9fa09_compressed.pdf</t>
   </si>
   <si>
     <t>Pedido de providência para realização de serviços de manutenção e recuperação da Rua Pernambuco, no bairro Vista Alegre.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/266/67c7e897_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/266/67c7e897_compressed.pdf</t>
   </si>
   <si>
     <t>Pedido de providência para realização de manutenção e recuperação da Rua Governador Teixeira.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>Nadja Lagares</t>
-[...2 lines deleted...]
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/279/pedido.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/279/pedido.pdf</t>
   </si>
   <si>
     <t>ASSUNTO: Reiteração da Solicitação ao Poder Executivo para a reforma e manutenção da capela mortuária.</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/291/pedido_de_providencia-04_3_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Solicitação de contratação de Agentes Comunitários de Saúde para atendimento do Distrito do Canelinha, Santa Rosa e Linha Buriti.</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/292/pedido_de_providencia-05_1_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Solicita manutenção das Estradas do Lambari e Jiki, incluindo bueiro no Km 70 e pontes ao longo da linha.</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/295/b1efc8b8_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Solicitação de Contratação de Profissionais Especialistas para o Hospital Municipal_x000D_
+Angelina Georgetti, UBS e Centro de Saúde da Mulher.</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/298/providencia_7.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Solicitação ao Poder Executivo que realize a Iluminação e construção de calçadas na Estrada dos Índios até ao novo bairro situado na linha Rei Davi.</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/305/pp_8.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Regulamentação e cumprimento da Lei nº 15.326/2026 - Inclusão dos Professores da Educação Infantil como Profissionais do Magistério.</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/306/pp_9.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Pedido de providência para colocação de bueiros na Linha Zé Fernandes, especificamente nas localidades situadas no km 05, km 06 e km 07.</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/307/pp_10.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Inclusão no cronograma de obras para reforma da EMEF Maria Rosa de Oliveira e da Escola Clélia David Mundim.</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/406/aaaaf8ac_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Solicito providências urgentes para retomada das obras da rede de saneamento básico no município de Espigão D'Oeste.</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/328/pedido_de_providencia-12_2_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção da estrada localizada na Linha 14 de Abril, quilômetro 53, trecho que passa pelo interior da propriedade conhecida como Sítio do Sr. Paraíba.</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/329/01-pedido_de_providencia-13_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Solicita manutenção de bueiros e pontes nas linhas Oitentinha e linha Pa1.</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/330/pedido_de_providencia-14_1_compressed.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de estudo para criação de gratificação aos servidores públicos que atuam como auxiliares de sala na rede municipal de ensino.</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/340/12a5a43c_1_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Pedido de providencia solicitando iluminação pública na Rua Pavão</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/358/bf565ee8_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Solicitação de providências para recuperação de ponte e manutenção de estradas rurais.</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/359/18ca9d8d_compressed.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Solicitação de providências quanto à manutenção mecânica do transporte escolar municipal na Linha Zé Fernandes e adequação do veículo utilizado na Linha do Rio Claro.</t>
+  </si>
+  <si>
+    <t>385</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/385/pe_18.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Pedido de providência para a a realização de serviços de manutenção e recuperação em vias rurais do município</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/386/pe_19.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Pedido de Providência para a realização de serviços de manutenção e recuperação no Travessão José benício.</t>
+  </si>
+  <si>
+    <t>387</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/387/pe_20.pdf</t>
+  </si>
+  <si>
+    <t>ASSUNTO: Solicitação de Patrolamento das estradas e limpeza nas aldeias indígenas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -634,68 +2022,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/255/pl.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/263/pl.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/264/pl_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/267/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/269/pl_05_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/270/pl_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/271/pl_07_de_20269.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/272/pl_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/273/pl_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/274/pl_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/275/pl_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/276/pl_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/262/veto-01_compressed.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/277/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/268/b19585ac_compressed.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/265/73a9fa09_compressed.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/266/67c7e897_compressed.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/279/pedido.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/255/pl.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/263/pl.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/264/pl_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/267/pl_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/269/pl_05_de_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/270/pl_6.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/271/pl_07_de_20269.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/272/pl_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/273/pl_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/274/pl_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/275/pl_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/276/pl_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/280/pl_merged.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/281/pl_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/282/pl_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/283/pl16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/284/pl_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/285/pl_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/294/projeto_de_lei-19_compressed.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/299/pl_20_de_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/300/pl_21_de_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/301/pl_22_de_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/310/pl_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/311/pl_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/312/pl_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/315/pl_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/316/pl_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/317/pl_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/320/projeto_de_lei-29_compressed.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/318/pl_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/319/pl_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/324/projeto_de_lei-32_compressed.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/332/pl_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/331/pl_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/333/pl_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/334/pl_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/335/projeto_de_lei-37_compressed.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/336/pl_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/337/pl_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/341/projeto_de_lei-40_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/342/pl_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/343/pl_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/344/pl_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/345/pl_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/346/pl_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/349/pl_46.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/350/pl_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/351/pl_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/352/pl_49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/353/pl_50.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/355/projeto_de_lei-51_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/357/pl_52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/372/pl_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/373/pl_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/362/pl_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/374/pl_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/375/pl_57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/363/pl_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/377/pl_60.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/368/pl_61.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/360/pl_62.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/361/pl_63.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/365/pl_64.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/366/pl_65.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/367/pl_66.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/388/pl_67.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/389/pl_68.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/393/projeto_69.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/394/pl_70.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/395/pl_71.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/402/pl73.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/403/pl_74.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/407/pl_75.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/314/projeto_de_resolucao_01_de_2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/262/veto-01_compressed.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/401/veto_no_02.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/277/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/304/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/268/b19585ac_compressed.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/286/indicacao-05_compressed.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/287/01-indicacao-06_compressed.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/288/indicacao-07_compressed.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/293/indicacao-08_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/289/indicacao-09_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/290/indicacao-10_compressed.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/296/indicacao-11_compressed.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/297/indicacao-12_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/302/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/303/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/313/indicacao-15_compressed.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/325/indicacao-16_compressed.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/326/indicacao-17_compressed.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/327/indicacao-18_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/347/2d8b4822_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/348/3f699ad1_compressed.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/354/a495b9ba_compressed.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/378/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/379/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/380/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/381/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/396/indicacao-26_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/382/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/383/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/384/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/390/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/391/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/392/cc1fdeb2_compressed.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/397/e81255d5_compressed.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/399/7ef2b8df_compressed.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/405/7fcbd2a7_compressed.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/322/req_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/323/req2.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/339/req_3.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/308/req_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/309/req_de_urgencia_2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/321/requerimento-03_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/338/req_4.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/356/requerimento-05_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/370/req_6.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/364/requerimento-07_compressed.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/371/req_8.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/398/req_9.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/400/requerimento-10_4_compressed.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/369/mocao_n_01.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/404/mocao.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/265/73a9fa09_compressed.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/266/67c7e897_compressed.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/279/pedido.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/291/pedido_de_providencia-04_3_compressed.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/292/pedido_de_providencia-05_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/295/b1efc8b8_compressed.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/298/providencia_7.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/305/pp_8.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/306/pp_9.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/307/pp_10.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/406/aaaaf8ac_compressed.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/328/pedido_de_providencia-12_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/329/01-pedido_de_providencia-13_compressed.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/330/pedido_de_providencia-14_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/340/12a5a43c_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/358/bf565ee8_compressed.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/359/18ca9d8d_compressed.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/385/pe_18.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/386/pe_19.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2026/387/pe_20.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H20"/>
+  <dimension ref="A1:H147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="22.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="99.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="71" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1001,245 +2389,3668 @@
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>59</v>
       </c>
       <c r="H13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>61</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="D14" t="s">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>13</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="F14" t="s">
-[...2 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>66</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>13</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="E15" t="s">
+      <c r="H15" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>69</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>70</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H16" t="s">
         <v>72</v>
-      </c>
-[...19 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>73</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" t="s">
         <v>76</v>
-      </c>
-[...19 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>77</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>78</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>13</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B18" t="s">
-[...5 lines deleted...]
-      <c r="D18" t="s">
+      <c r="H18" t="s">
         <v>80</v>
-      </c>
-[...10 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="D19" t="s">
-        <v>80</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>81</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>82</v>
+        <v>13</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>86</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>87</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="H20" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>90</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>91</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>13</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H21" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>94</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H22" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>98</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>99</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H23" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>103</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>13</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H24" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>106</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>107</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H25" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>110</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>111</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="H26" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>114</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>115</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H27" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>119</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="H28" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>122</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>123</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="H29" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>126</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>127</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>128</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H30" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>131</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>132</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H31" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>135</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>136</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>13</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H32" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>139</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>140</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>141</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H33" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>145</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H34" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>149</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H35" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>152</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>153</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>30</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="H36" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>156</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>157</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>158</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H37" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>161</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>162</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>87</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H38" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>165</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>166</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H39" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>169</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>170</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H40" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>173</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>174</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>175</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="H41" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>178</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>179</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H42" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>182</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>183</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H43" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>186</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>187</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H44" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>190</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>191</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H45" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>194</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>195</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="H46" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>198</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>199</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>13</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H47" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>202</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>203</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H48" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>206</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>207</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H49" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>210</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>211</v>
+      </c>
+      <c r="D50" t="s">
+        <v>11</v>
+      </c>
+      <c r="E50" t="s">
+        <v>12</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H50" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>214</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>215</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>175</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H51" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>218</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>219</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>175</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H52" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>222</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>223</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
+        <v>13</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H53" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>226</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>227</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>12</v>
+      </c>
+      <c r="F54" t="s">
+        <v>141</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H54" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>230</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>231</v>
+      </c>
+      <c r="D55" t="s">
+        <v>11</v>
+      </c>
+      <c r="E55" t="s">
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H55" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>234</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>235</v>
+      </c>
+      <c r="D56" t="s">
+        <v>11</v>
+      </c>
+      <c r="E56" t="s">
+        <v>12</v>
+      </c>
+      <c r="F56" t="s">
+        <v>13</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H56" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>239</v>
+      </c>
+      <c r="D57" t="s">
+        <v>11</v>
+      </c>
+      <c r="E57" t="s">
+        <v>12</v>
+      </c>
+      <c r="F57" t="s">
+        <v>13</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H57" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>242</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>243</v>
+      </c>
+      <c r="D58" t="s">
+        <v>11</v>
+      </c>
+      <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>13</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H58" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>246</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>247</v>
+      </c>
+      <c r="D59" t="s">
+        <v>11</v>
+      </c>
+      <c r="E59" t="s">
+        <v>12</v>
+      </c>
+      <c r="F59" t="s">
+        <v>13</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H59" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>250</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>251</v>
+      </c>
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>12</v>
+      </c>
+      <c r="F60" t="s">
+        <v>13</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H60" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>254</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>255</v>
+      </c>
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" t="s">
+        <v>13</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H61" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>258</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>259</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H62" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>262</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>263</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>13</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H63" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>266</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>267</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H64" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>270</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>271</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H65" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>274</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>275</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H66" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>278</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>279</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H67" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>282</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>283</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>13</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H68" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>286</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>287</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>13</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="H69" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>290</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>291</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H70" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>294</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>295</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>13</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H71" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>298</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>299</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>13</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H72" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>303</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H73" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>306</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>307</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H74" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>310</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>10</v>
+      </c>
+      <c r="D75" t="s">
+        <v>311</v>
+      </c>
+      <c r="E75" t="s">
+        <v>312</v>
+      </c>
+      <c r="F75" t="s">
+        <v>313</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H75" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>316</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D76" t="s">
+        <v>317</v>
+      </c>
+      <c r="E76" t="s">
+        <v>318</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H76" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>321</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>17</v>
+      </c>
+      <c r="D77" t="s">
+        <v>317</v>
+      </c>
+      <c r="E77" t="s">
+        <v>318</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H77" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>324</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
+        <v>325</v>
+      </c>
+      <c r="E78" t="s">
+        <v>326</v>
+      </c>
+      <c r="F78" t="s">
+        <v>327</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H78" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>330</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" t="s">
+        <v>325</v>
+      </c>
+      <c r="E79" t="s">
+        <v>326</v>
+      </c>
+      <c r="F79" t="s">
+        <v>87</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H79" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>333</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
         <v>21</v>
       </c>
-      <c r="D20" t="s">
-[...11 lines deleted...]
-      <c r="H20" t="s">
+      <c r="D80" t="s">
+        <v>325</v>
+      </c>
+      <c r="E80" t="s">
+        <v>326</v>
+      </c>
+      <c r="F80" t="s">
+        <v>158</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H80" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>336</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>25</v>
+      </c>
+      <c r="D81" t="s">
+        <v>325</v>
+      </c>
+      <c r="E81" t="s">
+        <v>326</v>
+      </c>
+      <c r="F81" t="s">
+        <v>30</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H81" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>339</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>29</v>
+      </c>
+      <c r="D82" t="s">
+        <v>325</v>
+      </c>
+      <c r="E82" t="s">
+        <v>326</v>
+      </c>
+      <c r="F82" t="s">
+        <v>128</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H82" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>342</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>34</v>
+      </c>
+      <c r="D83" t="s">
+        <v>325</v>
+      </c>
+      <c r="E83" t="s">
+        <v>326</v>
+      </c>
+      <c r="F83" t="s">
+        <v>128</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H83" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>345</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>38</v>
+      </c>
+      <c r="D84" t="s">
+        <v>325</v>
+      </c>
+      <c r="E84" t="s">
+        <v>326</v>
+      </c>
+      <c r="F84" t="s">
+        <v>158</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H84" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>348</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>42</v>
+      </c>
+      <c r="D85" t="s">
+        <v>325</v>
+      </c>
+      <c r="E85" t="s">
+        <v>326</v>
+      </c>
+      <c r="F85" t="s">
+        <v>158</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H85" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>351</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>46</v>
+      </c>
+      <c r="D86" t="s">
+        <v>325</v>
+      </c>
+      <c r="E86" t="s">
+        <v>326</v>
+      </c>
+      <c r="F86" t="s">
+        <v>87</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H86" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>354</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>50</v>
+      </c>
+      <c r="D87" t="s">
+        <v>325</v>
+      </c>
+      <c r="E87" t="s">
+        <v>326</v>
+      </c>
+      <c r="F87" t="s">
+        <v>87</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H87" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>357</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>54</v>
+      </c>
+      <c r="D88" t="s">
+        <v>325</v>
+      </c>
+      <c r="E88" t="s">
+        <v>326</v>
+      </c>
+      <c r="F88" t="s">
+        <v>358</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>359</v>
+      </c>
+      <c r="H88" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>361</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>58</v>
+      </c>
+      <c r="D89" t="s">
+        <v>325</v>
+      </c>
+      <c r="E89" t="s">
+        <v>326</v>
+      </c>
+      <c r="F89" t="s">
+        <v>87</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="H89" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>364</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>62</v>
+      </c>
+      <c r="D90" t="s">
+        <v>325</v>
+      </c>
+      <c r="E90" t="s">
+        <v>326</v>
+      </c>
+      <c r="F90" t="s">
+        <v>158</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H90" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>367</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>66</v>
+      </c>
+      <c r="D91" t="s">
+        <v>325</v>
+      </c>
+      <c r="E91" t="s">
+        <v>326</v>
+      </c>
+      <c r="F91" t="s">
+        <v>327</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H91" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>370</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>70</v>
+      </c>
+      <c r="D92" t="s">
+        <v>325</v>
+      </c>
+      <c r="E92" t="s">
+        <v>326</v>
+      </c>
+      <c r="F92" t="s">
+        <v>371</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H92" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>374</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>74</v>
+      </c>
+      <c r="D93" t="s">
+        <v>325</v>
+      </c>
+      <c r="E93" t="s">
+        <v>326</v>
+      </c>
+      <c r="F93" t="s">
+        <v>30</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H93" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>377</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>78</v>
+      </c>
+      <c r="D94" t="s">
+        <v>325</v>
+      </c>
+      <c r="E94" t="s">
+        <v>326</v>
+      </c>
+      <c r="F94" t="s">
+        <v>87</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H94" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>380</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>82</v>
+      </c>
+      <c r="D95" t="s">
+        <v>325</v>
+      </c>
+      <c r="E95" t="s">
+        <v>326</v>
+      </c>
+      <c r="F95" t="s">
+        <v>381</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H95" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>384</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>86</v>
+      </c>
+      <c r="D96" t="s">
+        <v>325</v>
+      </c>
+      <c r="E96" t="s">
+        <v>326</v>
+      </c>
+      <c r="F96" t="s">
+        <v>158</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H96" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>387</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
         <v>91</v>
+      </c>
+      <c r="D97" t="s">
+        <v>325</v>
+      </c>
+      <c r="E97" t="s">
+        <v>326</v>
+      </c>
+      <c r="F97" t="s">
+        <v>158</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H97" t="s">
+        <v>389</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>390</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>95</v>
+      </c>
+      <c r="D98" t="s">
+        <v>325</v>
+      </c>
+      <c r="E98" t="s">
+        <v>326</v>
+      </c>
+      <c r="F98" t="s">
+        <v>327</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="H98" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>393</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>99</v>
+      </c>
+      <c r="D99" t="s">
+        <v>325</v>
+      </c>
+      <c r="E99" t="s">
+        <v>326</v>
+      </c>
+      <c r="F99" t="s">
+        <v>141</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="H99" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>396</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>103</v>
+      </c>
+      <c r="D100" t="s">
+        <v>325</v>
+      </c>
+      <c r="E100" t="s">
+        <v>326</v>
+      </c>
+      <c r="F100" t="s">
+        <v>158</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H100" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>399</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>107</v>
+      </c>
+      <c r="D101" t="s">
+        <v>325</v>
+      </c>
+      <c r="E101" t="s">
+        <v>326</v>
+      </c>
+      <c r="F101" t="s">
+        <v>128</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H101" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>402</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>111</v>
+      </c>
+      <c r="D102" t="s">
+        <v>325</v>
+      </c>
+      <c r="E102" t="s">
+        <v>326</v>
+      </c>
+      <c r="F102" t="s">
+        <v>141</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H102" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>405</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>115</v>
+      </c>
+      <c r="D103" t="s">
+        <v>325</v>
+      </c>
+      <c r="E103" t="s">
+        <v>326</v>
+      </c>
+      <c r="F103" t="s">
+        <v>327</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H103" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>408</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>119</v>
+      </c>
+      <c r="D104" t="s">
+        <v>325</v>
+      </c>
+      <c r="E104" t="s">
+        <v>326</v>
+      </c>
+      <c r="F104" t="s">
+        <v>381</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H104" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>411</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>123</v>
+      </c>
+      <c r="D105" t="s">
+        <v>325</v>
+      </c>
+      <c r="E105" t="s">
+        <v>326</v>
+      </c>
+      <c r="F105" t="s">
+        <v>87</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H105" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>414</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>127</v>
+      </c>
+      <c r="D106" t="s">
+        <v>325</v>
+      </c>
+      <c r="E106" t="s">
+        <v>326</v>
+      </c>
+      <c r="F106" t="s">
+        <v>87</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H106" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>417</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>132</v>
+      </c>
+      <c r="D107" t="s">
+        <v>325</v>
+      </c>
+      <c r="E107" t="s">
+        <v>326</v>
+      </c>
+      <c r="F107" t="s">
+        <v>158</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H107" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>420</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>136</v>
+      </c>
+      <c r="D108" t="s">
+        <v>325</v>
+      </c>
+      <c r="E108" t="s">
+        <v>326</v>
+      </c>
+      <c r="F108" t="s">
+        <v>158</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H108" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>423</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>140</v>
+      </c>
+      <c r="D109" t="s">
+        <v>325</v>
+      </c>
+      <c r="E109" t="s">
+        <v>326</v>
+      </c>
+      <c r="F109" t="s">
+        <v>128</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H109" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>426</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>145</v>
+      </c>
+      <c r="D110" t="s">
+        <v>325</v>
+      </c>
+      <c r="E110" t="s">
+        <v>326</v>
+      </c>
+      <c r="F110" t="s">
+        <v>128</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H110" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>429</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>149</v>
+      </c>
+      <c r="D111" t="s">
+        <v>325</v>
+      </c>
+      <c r="E111" t="s">
+        <v>326</v>
+      </c>
+      <c r="F111" t="s">
+        <v>87</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H111" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>432</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>153</v>
+      </c>
+      <c r="D112" t="s">
+        <v>325</v>
+      </c>
+      <c r="E112" t="s">
+        <v>326</v>
+      </c>
+      <c r="F112" t="s">
+        <v>327</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H112" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>435</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>10</v>
+      </c>
+      <c r="D113" t="s">
+        <v>436</v>
+      </c>
+      <c r="E113" t="s">
+        <v>437</v>
+      </c>
+      <c r="F113" t="s">
+        <v>438</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H113" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>441</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>17</v>
+      </c>
+      <c r="D114" t="s">
+        <v>436</v>
+      </c>
+      <c r="E114" t="s">
+        <v>437</v>
+      </c>
+      <c r="F114" t="s">
+        <v>158</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H114" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>444</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>21</v>
+      </c>
+      <c r="D115" t="s">
+        <v>436</v>
+      </c>
+      <c r="E115" t="s">
+        <v>437</v>
+      </c>
+      <c r="F115" t="s">
+        <v>158</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H115" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>447</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>10</v>
+      </c>
+      <c r="D116" t="s">
+        <v>448</v>
+      </c>
+      <c r="E116" t="s">
+        <v>449</v>
+      </c>
+      <c r="F116" t="s">
+        <v>450</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H116" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>453</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>17</v>
+      </c>
+      <c r="D117" t="s">
+        <v>448</v>
+      </c>
+      <c r="E117" t="s">
+        <v>449</v>
+      </c>
+      <c r="F117" t="s">
+        <v>454</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H117" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>457</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>21</v>
+      </c>
+      <c r="D118" t="s">
+        <v>448</v>
+      </c>
+      <c r="E118" t="s">
+        <v>449</v>
+      </c>
+      <c r="F118" t="s">
+        <v>450</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H118" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>460</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>25</v>
+      </c>
+      <c r="D119" t="s">
+        <v>448</v>
+      </c>
+      <c r="E119" t="s">
+        <v>449</v>
+      </c>
+      <c r="F119" t="s">
+        <v>450</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H119" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>463</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>29</v>
+      </c>
+      <c r="D120" t="s">
+        <v>448</v>
+      </c>
+      <c r="E120" t="s">
+        <v>449</v>
+      </c>
+      <c r="F120" t="s">
+        <v>450</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H120" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>466</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>34</v>
+      </c>
+      <c r="D121" t="s">
+        <v>448</v>
+      </c>
+      <c r="E121" t="s">
+        <v>449</v>
+      </c>
+      <c r="F121" t="s">
+        <v>450</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>467</v>
+      </c>
+      <c r="H121" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>469</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>38</v>
+      </c>
+      <c r="D122" t="s">
+        <v>448</v>
+      </c>
+      <c r="E122" t="s">
+        <v>449</v>
+      </c>
+      <c r="F122" t="s">
+        <v>454</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H122" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>472</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>42</v>
+      </c>
+      <c r="D123" t="s">
+        <v>448</v>
+      </c>
+      <c r="E123" t="s">
+        <v>449</v>
+      </c>
+      <c r="F123" t="s">
+        <v>454</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H123" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>475</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>46</v>
+      </c>
+      <c r="D124" t="s">
+        <v>448</v>
+      </c>
+      <c r="E124" t="s">
+        <v>449</v>
+      </c>
+      <c r="F124" t="s">
+        <v>450</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H124" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>478</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>50</v>
+      </c>
+      <c r="D125" t="s">
+        <v>448</v>
+      </c>
+      <c r="E125" t="s">
+        <v>449</v>
+      </c>
+      <c r="F125" t="s">
+        <v>450</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H125" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>481</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>10</v>
+      </c>
+      <c r="D126" t="s">
+        <v>482</v>
+      </c>
+      <c r="E126" t="s">
+        <v>483</v>
+      </c>
+      <c r="F126" t="s">
+        <v>484</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H126" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>487</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>17</v>
+      </c>
+      <c r="D127" t="s">
+        <v>482</v>
+      </c>
+      <c r="E127" t="s">
+        <v>483</v>
+      </c>
+      <c r="F127" t="s">
+        <v>488</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="H127" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>491</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
+        <v>492</v>
+      </c>
+      <c r="E128" t="s">
+        <v>493</v>
+      </c>
+      <c r="F128" t="s">
+        <v>141</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H128" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>496</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>17</v>
+      </c>
+      <c r="D129" t="s">
+        <v>492</v>
+      </c>
+      <c r="E129" t="s">
+        <v>493</v>
+      </c>
+      <c r="F129" t="s">
+        <v>141</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H129" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>499</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>21</v>
+      </c>
+      <c r="D130" t="s">
+        <v>492</v>
+      </c>
+      <c r="E130" t="s">
+        <v>493</v>
+      </c>
+      <c r="F130" t="s">
+        <v>175</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H130" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>502</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>25</v>
+      </c>
+      <c r="D131" t="s">
+        <v>492</v>
+      </c>
+      <c r="E131" t="s">
+        <v>493</v>
+      </c>
+      <c r="F131" t="s">
+        <v>158</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H131" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>505</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>29</v>
+      </c>
+      <c r="D132" t="s">
+        <v>492</v>
+      </c>
+      <c r="E132" t="s">
+        <v>493</v>
+      </c>
+      <c r="F132" t="s">
+        <v>141</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H132" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>508</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>34</v>
+      </c>
+      <c r="D133" t="s">
+        <v>492</v>
+      </c>
+      <c r="E133" t="s">
+        <v>493</v>
+      </c>
+      <c r="F133" t="s">
+        <v>175</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H133" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>511</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>38</v>
+      </c>
+      <c r="D134" t="s">
+        <v>492</v>
+      </c>
+      <c r="E134" t="s">
+        <v>493</v>
+      </c>
+      <c r="F134" t="s">
+        <v>175</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H134" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>514</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>42</v>
+      </c>
+      <c r="D135" t="s">
+        <v>492</v>
+      </c>
+      <c r="E135" t="s">
+        <v>493</v>
+      </c>
+      <c r="F135" t="s">
+        <v>158</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H135" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>517</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>46</v>
+      </c>
+      <c r="D136" t="s">
+        <v>492</v>
+      </c>
+      <c r="E136" t="s">
+        <v>493</v>
+      </c>
+      <c r="F136" t="s">
+        <v>141</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H136" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>520</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>50</v>
+      </c>
+      <c r="D137" t="s">
+        <v>492</v>
+      </c>
+      <c r="E137" t="s">
+        <v>493</v>
+      </c>
+      <c r="F137" t="s">
+        <v>158</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H137" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>523</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>54</v>
+      </c>
+      <c r="D138" t="s">
+        <v>492</v>
+      </c>
+      <c r="E138" t="s">
+        <v>493</v>
+      </c>
+      <c r="F138" t="s">
+        <v>175</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H138" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>526</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>58</v>
+      </c>
+      <c r="D139" t="s">
+        <v>492</v>
+      </c>
+      <c r="E139" t="s">
+        <v>493</v>
+      </c>
+      <c r="F139" t="s">
+        <v>141</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H139" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>529</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>62</v>
+      </c>
+      <c r="D140" t="s">
+        <v>492</v>
+      </c>
+      <c r="E140" t="s">
+        <v>493</v>
+      </c>
+      <c r="F140" t="s">
+        <v>381</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H140" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>532</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>66</v>
+      </c>
+      <c r="D141" t="s">
+        <v>492</v>
+      </c>
+      <c r="E141" t="s">
+        <v>493</v>
+      </c>
+      <c r="F141" t="s">
+        <v>158</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H141" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>535</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>70</v>
+      </c>
+      <c r="D142" t="s">
+        <v>492</v>
+      </c>
+      <c r="E142" t="s">
+        <v>493</v>
+      </c>
+      <c r="F142" t="s">
+        <v>141</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H142" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>538</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>74</v>
+      </c>
+      <c r="D143" t="s">
+        <v>492</v>
+      </c>
+      <c r="E143" t="s">
+        <v>493</v>
+      </c>
+      <c r="F143" t="s">
+        <v>158</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="H143" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>541</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>78</v>
+      </c>
+      <c r="D144" t="s">
+        <v>492</v>
+      </c>
+      <c r="E144" t="s">
+        <v>493</v>
+      </c>
+      <c r="F144" t="s">
+        <v>158</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="H144" t="s">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>544</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>82</v>
+      </c>
+      <c r="D145" t="s">
+        <v>492</v>
+      </c>
+      <c r="E145" t="s">
+        <v>493</v>
+      </c>
+      <c r="F145" t="s">
+        <v>141</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="H145" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>547</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>86</v>
+      </c>
+      <c r="D146" t="s">
+        <v>492</v>
+      </c>
+      <c r="E146" t="s">
+        <v>493</v>
+      </c>
+      <c r="F146" t="s">
+        <v>141</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H146" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>550</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>91</v>
+      </c>
+      <c r="D147" t="s">
+        <v>492</v>
+      </c>
+      <c r="E147" t="s">
+        <v>493</v>
+      </c>
+      <c r="F147" t="s">
+        <v>158</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="H147" t="s">
+        <v>552</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>