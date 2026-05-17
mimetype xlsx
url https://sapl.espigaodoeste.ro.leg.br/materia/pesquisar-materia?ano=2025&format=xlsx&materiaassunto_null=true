--- v0 (2026-02-09)
+++ v1 (2026-05-17)
@@ -54,2249 +54,2249 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Weliton Pereira Campos</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_03-2025.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_03-2025.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_04-2025.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_04-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar ao Orçamento Geral do Município, por Superávit Financeiro, no valor de R$ 382.541,56 (trezentos e oitenta e dois mil, quinhentos e quarenta e um reais e cinquenta e seis centavos), destinados a atender as necessidades do GABINETE DO PREFEITO, em suas ações</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_n_05-2025.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_n_05-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial ao Orçamento Geral do Município, por Anulação de Dotação, no valor de R$ 30.000,00 (trinta mil reais), destinados a atender as necessidades da Secretaria Municipal de Esporte, Lazer e Cultura - SEMELC, em suas ações.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_n._6-2025.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_n._6-2025.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_07.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_07.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial ao Orçamento Geral do Município, Anulação Parcial de Dotação no valor de R$ 50.000,00 (cinquenta mil reais), destinados a atender a Secretaria Municipal de Assistência Social - SEMAS, em suas ações</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/30/pl_08-2025.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/30/pl_08-2025.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar no Orçamento Geral do Município, no valor de R$ 101.760,07 (cento e um mil, setecentos e sessenta reais e sete centavos), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, em suas ações.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_09.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_09.pdf</t>
   </si>
   <si>
     <t>Modifica a estrutura organizacional criando vagas no quadro de Servidores da Secretaria Municipal de Educação - SEMED do Município de Espigão do Oeste/RO</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_10.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_10.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Superávit, ao Orçamento Geral do Município, por no valor de R$ 1.790.403,62 (um milhão, setecentos e noventa mil, quatrocentos e três reais e sessenta e dois centavos), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano - SEMOD em suas ações, proveniente das Contribuições da COSIP, FEP e CIDE</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_11.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_11.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Superávit, ao Orçamento Geral do Município, por no valor de R$ 200.000,00 (duzentos mil reais), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano - SEMOD em suas ações, referente ao Projeto de Politica Pública de Segurança Pública, provenientes de recursos da União Decorrentes de Emendas Parlamentares Individuais - Transferências Especiais para o Município de Espigão do Oeste/RO.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_12.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_12.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Superávit, ao Orçamento Geral do Município, por no valor de R$ 446.576,00 (quatrocentos e quarenta e seis mil e quinhentos e setenta e seis reais), destinados a atender ao Instituto de Previdência Municipal de Espigão do Oeste - IPRAM, em suas ações</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_n_13-2025_-_autoria_poder_executivo.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_n_13-2025_-_autoria_poder_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO MUNICÍPIO DE ESPIGÃO DO OESTE/RO A PROMOVER A REVERSÃO DE DOAÇÃO IMPLEMENTADA PELA LEI MUNICIPAL Nº 2.223, DE 27 DE DEZEMBRO DE 2019</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/36/pl_14.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/36/pl_14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO REPASSE DO INCENTIVO FINANCEIRO ADICIONAL AOS AGENTES AOS COMUNITÁRIOS DE SAÚDE - ACS E AGENTES DE COMBATE AS ENDEMIAS - ACE</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/37/pl_15.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/37/pl_15.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DESAFETAÇÃO DE IMÓVEL URBANO E AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE COMODATO"</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/38/pl_16.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/38/pl_16.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL POR SUPERÁVIT, AO ORÇAMENTO GERAL DO MUNICÍPIO, NO VALOR DE R$ 44.277,77 (QUARENTA E QUATRO MIL,_x000D_
 DUZENTOS E SETENTA E SETE REAIS E SETENTA E SETE CENTAVOS), DESTINADOS A ATENDER A SECRETARIA MUNICIPAL DE EDUCAÇÃO EM SUAS AÇÕES, REFERENTE AO PROJETO DE AQUISIÇÃO DE PLAYGROUND PARA A ESCOLA MUNICIPAL TANCREDO DE ALMEIDA NEVES, PROVENIENTES DE RECURSOS DO CONVÊNIO Nº 186/SEDUC/PGE/2023.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_18.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_18.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 850.000,00 (oitocentos e cinquenta mil reais), destinados a atender a SEMADER, em suas ações, Aquisição de Escavadeira Hidráulica, provenientes de recursos da União Decorrentes de Emendas Parlamentares Individuais - Transferências Especiais para o Município de Espigão do Oeste-RO.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/53/pl_19.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/53/pl_19.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 100.000,00 (cem mil reais), destinados a atender a SEMAF, em suas ações, referente a Política Pública de Assistência, provenientes de recursos da União Decorrentes de Emendas Parlamentares Individuais - Transferências Especiais para o Município de Espigão do Oeste-RO</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/54/pl_20.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/54/pl_20.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Superávit, no valor de R$ 1.438.718,86 (um milhão, quatrocentos e trinta e oito mil, setecentos e dezoito reais e oitenta e seis centavos), destinados a atender a SEMED, em suas ações.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/55/pl_21.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/55/pl_21.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 304.107,07, destinados à SEMED, em suas ações, atender projeto de Ampliação da ESCOLA MUNICIPAL MARIA ROSA DE OLIVEIRA, COM CONSTRUÇÃO DE BLOCO DE TRÊS SALAS DE AULA, através do Termo de Convênio nº 319/2024/PGE-SEDUC, firmado junto ao Governo do Estado de Rondônia</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/56/pl_22.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/56/pl_22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE IMÓVEL URBANO E AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE COMODATO com a ORDEM DOS ADVOGADOS DO BRASIL SECCAO DE RONDONIA SUBSEÇÃO DE ESPIGÃO DO OESTE.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/57/pl_23.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/57/pl_23.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 1.367 DE 2009, QUE DETERMINA FERIADO MUNICIPAL NO DIA DO CARNAVAL</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_n_24-_2025_-_poder_executivo_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_n_24-_2025_-_poder_executivo_compressed.pdf</t>
   </si>
   <si>
     <t>“ABRE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO GERAL DO MUNICÍPIO”</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/61/projeto_de_lei_n26-_2025-_poder_executivo_sd.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/61/projeto_de_lei_n26-_2025-_poder_executivo_sd.pdf</t>
   </si>
   <si>
     <t>ALTERA O PROJETO/ATIVIDADE DA EMENDA IMPOSITIVA Nº 72, ALTERANDO RESPECTIVAMENTE O ORÇAMENTO GERAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/62/pl_27.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/62/pl_27.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial, no valor de R$ 2.097.674,40, destinados a atender a SEMADER, provenientes de recurso Estadual, com objeto Recuperação de Estradas Vicinais - 956,20 km, mediante Termo de Convênio nº 31/2025/PGE-DERADM, firmado entre o Governo do Estado de Rondônia.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 150.000,00 (cento e cinquenta mil reais), destinados a atender as necessidades da Secretaria Municipal de Assistência Social - SEMAS, em suas ações.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_29-_2025_-poder_executivo.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_29-_2025_-poder_executivo.pdf</t>
   </si>
   <si>
     <t>“ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO”.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_31.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_31.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 27.875,45 (vinte e sete mil, oitocentos e setenta e cinco reais e quarenta e cinco centavos), para a atender a Secretaria Municipal de Esporte, Lazer e Cultura - SEMELC, em suas Ações, referente a Aquisição de Materiais Elétricos, provenientes de recursos da União Decorrentes de Emendas Parlamentares Individuais - Transferências Especiais para o Município de Espigão d'oeste</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/76/pl_34_merged.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/76/pl_34_merged.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ATUALIZAR O VALOR DO PISO SALARIAL DOS PROFESSORES DA REDE MUNICIPAL DE EDUCAÇÃO DE ACORDO COM A LEI FEDERAL Nº 11.738, DE 16 DE JULHO DE 2008 E ATUALIZAR O VENCIMENTO BASE DE TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/77/projeto_de_lei_n.35-2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/77/projeto_de_lei_n.35-2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_de_lei_n.39-2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_de_lei_n.39-2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 274.425,48 (duzentos e setenta e quatro mil, quatrocentos e vinte e cinco reais e quarenta e oito centavos), destinados à Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, provenientes de recursos do CONVÊNIO N° 082/2023/PGE/DER-RO Recuperação de Estradas Vicinais, firmado entre o Governo do Estado de Rondônia e o Município de Espigão do Oeste</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Nadja Lagares</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/85/projeto-43_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/85/projeto-43_compressed.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre normas de proteção ao consumidor contra práticas abusivas por parte da distribuidora de energia elétrica no município de Espigão DOeste e dá outras providências</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/86/pl_44_lei_merged.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/86/pl_44_lei_merged.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei nº 2.420, de 07 de outubro de 2021, que autoriza a concessão do serviço público de abastecimento de água e esgotamento sanitário no Município de Espigão do Oeste/RO, e estabelece diretrizes para a gestão municipal dos serviços</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/88/pl_46.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/88/pl_46.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DE DISPOSITIVOS DA LEI Nº 2522, DE 06 DE JUNHO DE 2022, QUE ESTABELECE OS REQUISITOS PARA ADMISSÃO DE VEÍCULOS NA CATEGORIA DE TÁXI NO MUNICÍPIO DE ESPIGÃO DO OESTE</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_lei_47-2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_lei_47-2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A AUTORIZAÇÃO AO MUNICÍPIO DE ESPIGÃO DO OESTE/RO PARA PROMOVER A REVERSÃO DA DOAÇÃO IMPLEMENTADA PELA LEI MUNICIPAL Nº 2.541, DE 11 DE JULHO DE 2022”</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_lei_n_48-2025.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_lei_n_48-2025.pdf</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/98/pl_50.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/98/pl_50.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.° 1.618, DE 09 DE ABRIL DE 2012. (Auxilio-Alimentação)</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/99/pl_51.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/99/pl_51.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 1.320, de 06 de agosto de 2008; Lei n° 1.720, de 25 de setembro de 2013; Lei Municipal nº 1.859, de 01 de junho de 2015; Lei Municipal nº 1.901, de 09 de dezembro de 2015; Lei Municipal nº 1.914, de 19 de fevereiro de 2016; Lei Municipal nº 2.664, de 12 de maio de 2023,  e Lei Municipal nº 2.710, de 28 de agosto De 2023, concedendo aumento Remuneratório aos Servidores da Câmara</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/100/pl_52.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/100/pl_52.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 2.797, DE 02 DE ABRIL DE 2024, PARA TRANSFORMAR O CARGO EM COMISSÃO DE AGENTE DE CONTRATAÇÃO/PREGOEIRO EM FUNÇÃO GRATIFICADA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/102/pl_53.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/102/pl_53.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de funções gratificadas Estrutura Organizacional da Câmara Municipal de Espigão do Oeste-RO e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/109/pl_54.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/109/pl_54.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Espigão do Oeste-RO a proceder a baixa de bens móveis e dá outras providências</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_n.55-2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_n.55-2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DE ESPIGÃO DO OESTE</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/112/pl_56.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/112/pl_56.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Superávit Financeiro, no valor de R$ 360.000,00 (trezentos e sessenta mil reais), destinados a atender as necessidades da Secretaria Municipal de Esporte, Lazer e Cultura - SEMELC, em suas ações.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_lei_n_57-2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_lei_n_57-2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A QUALIFICAÇÃO DE ENTIDADES SEM FINS LUCRATIVOS COMO ORGANIZAÇÕES SOCIAIS DA SAÚDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/115/pl_1_2_3_merged.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/115/pl_1_2_3_merged.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional suplementar, no valor de R$ 87.424,07 (oitenta e sete mil quatrocentos e vinte e quatro reais e sete_x000D_
 centavos), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural SEMADER, provenientes de recursos do Termo de Convênio nº 432/2024/PGE-DERADM Aquisição e Instalação de Tubo Metálicos e Terraplanagem, firmado entre o Governo do Estado de Rondônia</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/122/pl_59.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/122/pl_59.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial, no valor de R$ 210.869,00 (duzentos e dez mil e oitocentos e sessenta e nove reais), para atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, provenientes de recursos do Termo de Convênio nº 12/2024/PGE-DERADM, AMPLIAÇÃO DE METAS PARA AQUISIÇÃO DE VEÍCULO TIPO PICK-UP, firmado entre o Governo do Estado de Rondônia (DER) e o município._x000D_
 .</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/123/pl_60.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/123/pl_60.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 700.000,00 (setecentos mil reais), destinados a atender a Secretaria Municipal do Meio Ambiente, Minas e Energia SEMAME, em suas ações, referente ao Projeto de Aquisição de Equipamentos para o Transbordo, provenientes de recursos da União Decorrentes de Emendas Parlamentares Individuais - Transferências Especiais para o Município de Espigão do Oeste-RO.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/124/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/124/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Anulação Parcial de Dotação, no valor de R$ 20.000,00 (vinte mil reais), destinados a atender as necessidades da Secretaria Municipal de Administração e Fazenda - SEMAF, em suas ações</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/127/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/127/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial Suplementar por Anulação Parcial de Dotação e Excesso de Arrecadação, no valor de R$ 361.222,33 (trezentos e sessenta e um mil, duzentos e vinte e dois reais e trinta e três centavos), destinados a atender a Secretaria Municipal de Educação SEMED, em suas ações, custeadas pelo MDE e Salário Educação.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/128/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/128/projeto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO AO MUNICÍPIO DE ESPIGÃO DO OESTE/RO PARA PROMOVER A REVERSÃO DA DOAÇÃO A ASSOCIAÇÃO HABITACIONAL DE RONDÔNIA HABITAR IMPLEMENTADA PELA LEI MUNICIPAL Nº 1.756/2014 E AUTORIZA A DOAÇÃO AOS BENEFICIÁRIOS</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/131/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/131/projeto.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O REAJUSTE SALARIAL NO VENCIMENTO BASE DOS SERVIDORES PÚBLICOS MUNICIPAIS DO PODER EXECUTIVO DE ESPIGÃO DO OESTE E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/132/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/132/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 251.299,38 (duzentos e cinquenta e um mil, duzentos e noventa e nove reais e trinta e oito centavos),_x000D_
 destinados a atender a Secretaria Municipal de Educação SEMED, em suas Ações, provenientes de recursos de repasse do FNDE relativo ao Termo de Compromisso PAC Nº 202300235 Aquisição de Mobiliário e Equipamentos para Creche Ilzeni Dettman.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/133/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/133/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 413.100,00 (quatrocentos e treze mil e cem reais), destinados a atender a Secretaria Municipal de Planejamento e Orçamento - SEMPLAN, em suas ações.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/134/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/134/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação, no valor de R$ 430.000,00 (quatrocentos e trinta mil reais), destinados a atender a_x000D_
 Câmara Municipal de Vereadores, em suas Ações Legislativas.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/135/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/135/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Excesso de Arrecadação, no valor de R$ 199.916,85 (cento e noventa e nove mil, novecentos e dezesseis reais e oitenta e cinco centavos), destinados a atender a Secretaria Municipal de Saúde SEMSAU, em suas ações</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/136/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/136/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 587.140,29 (quinhentos e oitenta e sete mil, cento e quarenta reais e vinte e nove centavos), destinados a_x000D_
 atender a Secretaria Municipal de Educação SEMED, em suas Ações, provenientes de recursos do repasse do FNDE relativo ao Programa Escola Tempo Integral Lei 14640/2023-FNDE</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/137/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/137/projeto.pdf</t>
   </si>
   <si>
     <t>"Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação, no valor de R$ 190.000,00 (cento e noventa mil reais), destinados a atender as_x000D_
 necessidades da Secretaria Municipal de Administração e Fazenda - SEMAF, em suas ações". (pagamento de folha salarial).</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/138/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/138/projeto.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 5º DA LEI MUNICIPAL N° 2.931, DE 12 DE MAIO DE 2025</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/139/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/139/pl.pdf</t>
   </si>
   <si>
     <t>"Dispões sobre a proibição de protesto de dívidas inferiores a um saláriomínimo referentes a débitos de IPTU, no Município de Espigão do Oeste e estabelece alternativas de cobrança e parcelamento e dá outras providências</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_merged.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_merged.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Anulação Parcial de Dotação, no valor de R$ 187.691,36 (cento e oitenta e sete mil seiscentos e noventa e um reais e trinta e seis centavos), destinados a atender a Secretaria Municipal de Educação - SEMED, Secretaria Municipal de Obras e Desenvolvimento Urbano - SEMOD, Secretaria Municipal de Saúde - SEMSAU e Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, em suas açõe</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/141/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/141/projeto.pdf</t>
   </si>
   <si>
     <t>MODIFICA A ESTRUTURA ORGANIZACIONAL CRIANDO VAGAS NO QUADRO DE SERVIDORES DA SECRETARIA MUNICIPAL DE EDUCAÇÃO - SEMED DO MUNICÍPIO DE ESPIGÃO DO OESTE/RO</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Waltinho Lara</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/142/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/142/pl.pdf</t>
   </si>
   <si>
     <t>Altera o Art 4º da Lei Municipal nº 2.902, de 05 de março de 2025.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/143/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/143/pl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE SALARIAL NO VENCIMENTO BASE DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO INDIRETA DO INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE ESPIGÃO DO OESTE</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/144/pl_merged.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/144/pl_merged.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação, no valor de R$ 101.845,46 (cento e cem mil oitocentos e quarenta e cinco reais e quarenta e seis centavos), destinados a atender a Secretaria Municipal de Saúde - SEMSAU em suas ações</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Severino Schulz</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/145/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/145/pl.pdf</t>
   </si>
   <si>
     <t>Denomina de Travessão Elias Tesch, o travessão localizado Município de Espigão do Oeste-RO</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_lei_n_83-2025_-_do_executivo.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_lei_n_83-2025_-_do_executivo.pdf</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_n._84-2025-poder_executivo.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_n._84-2025-poder_executivo.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO DE PRODUTIVIDADE VARIÁVEL POR DESEMPENHO DOS SERVIÇOS TÉCNICOS -GPVDST</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Adriano da Ambulância</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei_85-2025_-_vereador_adriano.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei_85-2025_-_vereador_adriano.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DAS AMBULÂNCIAS MUNICIPAIS PARA TRANSPORTE DE PACIENTES DA REDE PRIVADA, MEDIANTE PRESCRIÇÃO MÉDICA, EM MOMENTOS DE DISPONIBILIDADE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/149/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/149/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial, no valor de R$ 603.929,82 (seiscentos e três mil, novecentos e vinte e nove reais e oitenta e dois centavos), destinados a atender Secretaria Municipal de Esporte, Lazer e Cultura SEMELC, provenientes de recursos do Governo do Estado de Rondônia conforme processo nº0032.000747/2025-57, empenho nº 2025 NE000508 e plano de trabalho devidamente aprovado conforme parecer nº 57 e o Município de Espigão do Oeste.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/150/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/150/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Anulação Parcial de Dotação, no valor de R$ 30.000,00 (trinta mil reais), destinados a atender as necessidades da Secretaria Municipal de Educação - SEMED, em suas ações</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/151/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/151/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no valor de R$ 594.193,23 (quinhentos e noventa e quatro mil, cento e noventa e três reais e vinte e três centavos), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, provenientes de recursos do Termo Aditivo ao Convênio n° 342/2024/PGE-DERADM, firmado entre o Governo do Estado de Rondônia por intermédio do DER-RO e o Município de Espigão do Oeste-RO</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/152/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/152/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Superávit, no valor de R$ 14.054,37 (quatorze mil, cinquenta e quatro reais e trinta e sete centavos), destinados a atender as necessidades da Secretaria Municipal de Assistência Social - SEMAS, em suas ações</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/153/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/153/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Superávit, no valor de R$ 268.817,64 (duzentos e sessenta e oito mil, oitocentos e dezessete reais e sessenta e_x000D_
 quatro centavos), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, em suas ações, referente a Aquisição de Tubos PEAD, provenientes de recursos da União Decorrentes de Emendas Parlamentares Individuais</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/154/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/154/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial, por Tendência de Excesso de Arrecadação no valor de R$ 1.745.973,10 (um milhão, setecentos e quarenta e cinco mil,_x000D_
 novecentos e setenta e três reais e dez centavos), destinados a atender a Secretaria Municipal de Educação - SEMED, em suas Ações, provenientes de recursos de Transferências do FUNDEB relativo à Complementação Valor Aluno-Ano por Resultado (VAAR).</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/155/pl_92-2025_-_poder_executivo.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/155/pl_92-2025_-_poder_executivo.pdf</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Gilmar Loose</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/156/pl_93-2025-_ver._gilmar_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/156/pl_93-2025-_ver._gilmar_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA FORMAÇÃO E DAS ATIVIDADES EXERCIDAS PELOS BOMBEIROS CIVIS NO ÂMBITO DO MUNICÍPIO DE ESPIGÃO DO OESTE RO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/157/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/157/projeto.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 2.158, DE 15 DE MAIO DE 2019</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/158/pl_95-2025_-_ver._waltinho.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/158/pl_95-2025_-_ver._waltinho.pdf</t>
   </si>
   <si>
     <t>ESTABELECE E DISPÕE SOBRE OS CONCEITOS DE ÁREA URBANA CONSOLIDADA, DE ÁREAS DE PRESERVAÇÃO PERMANENTE EM ÁREA URBANA DO_x000D_
  MUNICÍPIO, FAIXAS NÃO EDIFICAVEIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/159/pl_96-2025_-_executivo.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/159/pl_96-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/161/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/161/projeto.pdf</t>
   </si>
   <si>
     <t>DENOMINA TRAVESSÃO VALDOMIRO SCHULTZ O TRECHO DE ESTRADA VICINAL LOCALIZADO NO MUNICÍPIO DE ESPIGÃO DO OESTE RO</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>Amilton Alves</t>
-[...2 lines deleted...]
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/162/ol.pdf</t>
+    <t>Amilton Alves de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/162/ol.pdf</t>
   </si>
   <si>
     <t>ALTERA §3º DO ART. 4º DA LEI MUNICIPAL Nº 2.009/2017</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/163/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/163/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial, por Tendência de Excesso de Arrecadação no valor de R$ 2.771.474,00 (dois milhões, setecentos e setenta e um mil e_x000D_
 quatrocentos e setenta e quatro reais), destinados a atender a Secretaria Municipal de Saúde SEMSAU, em suas ações.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/164/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/164/pl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL N°1.735 DE 20 DE NOVEMBRO DE 2013, QUE INSTITUI TRÁFEGO DE MÃO ÚNICA EM RUAS DO_x000D_
 MUNICÍPIO DE ESPIGÃO DO OESTE.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/166/ol.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/166/ol.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação, no valor de R$ 60.000,00 (sessenta mil reais), destinados a atender a Secretaria Municipal de Saúde - SEMSAU em suas ações</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/167/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/167/pl.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE CULTURA DO MUNICÍPIO DE ESPIGÃO DO OESTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/169/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/169/pl.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA DE INCENTIVO À ALFABETIZAÇÃO E EDUCAÇÃO BÁSICA NO ÂMBITO DO MUNICÍPIO DE ESPIGÃO DO OESTE POR MEIO DE PREMIAÇÃO ÀS ESCOLAS E PROFESSORES COM MELHOR DESEMPENHO NAS AVALIAÇÕES DO SAERO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Professor Hermes</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/170/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/170/pl.pdf</t>
   </si>
   <si>
     <t>DENOMINA TRAVESSÃO LOCALIZADO NO MUNICÍPIO DE ESPIGÃO DO OESTE-RO" (Travessão do Edinho)</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/171/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/171/pl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE IMÓVEL URBANO E AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE COMODATO</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_106.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_106.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A ARCAR COM DESPESAS DE CRIANÇAS E ADOLESCENTES QUE ESTIVEREM SOB OS CUIDADOS DO MUNICÍPIO, POR MEIO DA INSTITUIÇÃO DE ACOLHIMENTO JOSÉ MESQUITA DE CARVALHO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/177/pl_107.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/177/pl_107.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação, no valor de R$ 166.951,84 (cento e sessenta e seis mil novecentos e cinquenta e um reais e oitenta e quatro centavos), destinados a atender a Secretaria Municipal de Educação - SEMED, Secretaria Municipal de Obras e Desenvolvimento Urbano - SEMOD, Secretaria Municipal de Saúde - SEMSAU e Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_108.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_108.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação, no valor de R$ 4.900,00 (quatro mil e novecentos reais), destinados a atender a Secretaria Municipal de Esporte, Lazer e Cultura - SEMELC, em suas ações</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_109.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_109.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação e Excesso de Arrecadação, no valor de R$ 6.432.134,61 (seis milhões, quatrocentos e trinta e dois mil, cento e trinta e quatro reais e sessenta e um centavos), destinados a atender a Secretaria Municipal de Educação - SEMED, em suas ações, custeadas pelo MDE, FUNDEB e Programa IR e VIR".</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/180/pl_1_18fec256.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/180/pl_1_18fec256.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUAS LOCALIZADAS NO LOTEAMENTO JARDIM FELICIDADE, NO MUNICÍPIO DE ESPIGÃO DO OESTE/RO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/181/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/181/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação, no valor de R$ 290.000,00 (duzentos e noventa mil reais), destinados a atender a_x000D_
 Secretaria Municipal de Obras e Desenvolvimento Urbano - SEMOD, em suas Ações</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/182/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/182/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação, no valor de R$ 1.344.300,00 (um milhão, trezentos e quarenta e quatro mil e trezentos reais), destinados a atender a SEMOD, SEMPLAN, GABINETE DO PREFEITO, SEMADER e SEMSAU</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/183/pl_113.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/183/pl_113.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Excesso de Arrecadação no valor de R$ 4.100.000,00 (quatro milhões e cem mil reais), destinados a atender as_x000D_
 necessidades do GABINETE DO PREFEITO, SEMAF, SEMPLAN, SEMOD, SEMAS e SEMADER, em suas ações</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/184/pl_114.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/184/pl_114.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 5º DA LEI MUNICIPAL Nº 1.618/2012, QUE DISPÕE SOBRE AUTORIZAÇÃO DA CONCESSÃO DE AUXÍLIO - ALIMENTAÇÃO, NA FORMA DE TÍQUETE ALIMENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/185/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/185/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Excesso de Arrecadação, no valor de R$ 6.000,00 (seis mil reais), destinados a atender as necessidades da Secretaria Municipal de Assistência Social - SEMAS, em suas ações</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>Kissila Ponath</t>
-[...2 lines deleted...]
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/187/pl_merged.pdf</t>
+    <t>Kissila Kerley Ponath</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/187/pl_merged.pdf</t>
   </si>
   <si>
     <t>Institui o Programa IPTU Premiado no Município de Espigão do Oeste e dá outras providências</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/186/pl_117.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/186/pl_117.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Excesso de Arrecadação, no valor de R$ 280.000,00 (duzentos e oitenta mil reais), destinados a atender a Secretaria Municipal de Saúde - SEMSAU, em suas ações</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_118.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_118.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial, por Anulação Parcial de Dotação no valor de R$ 300.000,00 (trezentos mil reais), destinados a atender a Secretaria Municipal de Educação - SEMED, em suas Ações, provenientes de recursos de Transferências do FUNDEB relativo à Complementação Valor Aluno-Ano por Resultado (VAAR)"</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/194/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/194/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial, por Superávit, no valor de R$ 262.190,13 (duzentos e sessenta e dois mil, cento e noventa reais e treze centavos), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano - SEMOD, em suas ações</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/195/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/195/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação, no valor de R$ 449.000,00 (quatrocentos e quarenta e nove mil reais), destinados a_x000D_
 atender ao Instituto de Previdência Municipal de Espigão do Oeste - IPRAM, em suas Ações</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/196/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/196/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação, no valor de R$ 55.000,00 (cinquenta e cinco mil reais), destinados a atender a Secretaria Municipal de Esporte, Lazer e Cultura - SEMELC e Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, em suas ações</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/197/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/197/pl.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DOS PROFISSIONAIS DE EDUCAÇÃO FÍSICA NO ÂMBITO DO MUNICÍPIO DE ESPIGÃO DO OESTE-RO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/198/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/198/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 550.000,00 (quinhentos e cinquenta mil reais), destinados a atender a Secretaria Municipal de Saúde - SEMSAU, em suas ações</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/199/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/199/pl.pdf</t>
   </si>
   <si>
     <t>DENOMINA RUA ARLINDO PALMEIRA A VIA LOCALIZADA NO LOTEAMENTO JARDIM PALMEIRAS, NO MUNICÍPIO DE ESPIGÃO DO OESTE-RO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/200/ldo.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/200/ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI DE ORÇAMENTO PARA O ANO DE 2026, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/201/loa.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/201/loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ESPIGÃO DO OESTE PARA O EXERCÍCIO FINANCEIRO DE 2026</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/202/ppa.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/202/ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE ESPIGÃO DO OESTE PARA O QUADRIÊNIO DE 2026 A 2029 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/203/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/203/pl.pdf</t>
   </si>
   <si>
     <t>MODIFICA A ESTRUTURA ORGANIZACIONAL DO MUNICÍPIO DE ESPIGÃO DO OESTE/RO E DA OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/204/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/204/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar, por Excesso de Arrecadação, no valor de R$ 3.700.000,00 (três milhões e setecentos mil reais), destinados a atender a Secretaria Municipal de Saúde - SEMSAU, em suas ações</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>Kissila Ponath, Waltinho Lara</t>
-[...2 lines deleted...]
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/205/pl.pdf</t>
+    <t>Kissila Kerley Ponath, Waltinho Lara</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/205/pl.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO EMPREENDEDORISMO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/206/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/206/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação, no valor de R$ 5.000,00 (cinco mil reais), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, em suas ações</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/207/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/207/pl.pdf</t>
   </si>
   <si>
     <t>Denomina Travessão Henrique Timm, o trecho de estrada vicinal localizado no Município de Espigão do Oeste-RO.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/208/pl_errata_merged.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/208/pl_errata_merged.pdf</t>
   </si>
   <si>
     <t>Denomina Travessão Isaias Kieper, o trecho de estrada vicinal localizado no Município de Espigão do Oeste-RO</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/209/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/209/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação, no valor de R$ 101.845,46 (cento e um mil, oitocentos e quarenta e cinco reais e quarenta e seis centavos), destinados a atender a Secretaria Municipal de Saúde SEMSAU em suas ações</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/214/pl_135.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/214/pl_135.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial, no valor de R$ 1.162.223,76 (um milhão, cento e sessenta e dois mil, duzentos e vinte e três reais e setenta e seis centavos), destinados a atender a Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, para custear Aquisição e Instalação de Tubos Metálicos provenientes de recursos do Termo de Convênio n° 312/2025/PGE-DERADM</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/215/pl_136.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/215/pl_136.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação, no valor de R$ 673.000,00 (seiscentos e setenta e três mil reais), destinados a atender a Secretaria Municipal de Educação SEMED, em suas ações, custeadas pelo MDE e FUNDEB</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/216/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/216/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Anulação Parcial de Dotação, no valor de R$ 31.845,46 (trinta e um mil, oitocentos e quarenta e cinco reais e quarenta e seis centavos), destinados a atender a Secretaria Municipal de Saúde SEMSAU em suas ações</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/217/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/217/projeto.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO II DO ARTIGO 11 DA LEI n.º 2.446, DE 06 DE DEZEMBRO DE 2021</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/218/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/218/pl.pdf</t>
   </si>
   <si>
     <t>INSTITUI COMISSÃO ESPECIAL TEMPORÁRIA NO ÂMBITO DO INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE ESPIGÃO DO OESTE DESTINADA À REAVALIAÇÃO DOS BENS MÓVEIS E ATRIBUI GRATIFICAÇÃO AOS SEUS MEMBROS</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/219/projeot.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/219/projeot.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO DE AMORTIZAÇÃO PARA EQUACIONAMENTO DO DÉFICIT ATUARIAL DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE ESPIGÃO DO OESTE/RO -IPRAM, CONFORME DIRETRIZES EMANADAS PELA PORTARIA MPS Nº 1467/2022 E SUAS ALTERAÇÕES</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/220/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/220/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Excesso de Arrecadação, no valor de R$ 297.000,00 (duzentos e noventa e sete mil reais), destinados a atender a_x000D_
 Secretaria Municipal de Agricultura e Desenvolvimento Rural - SEMADER, em suas ações</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/221/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/221/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Excesso de Arrecadação, no valor de R$ 4.280.000,00 (quatro milhões e duzentos e oitenta mil reais), destinados a atender a Secretaria Municipal de Educação - SEMED, em suas ações, custeadas pelo FUNDEB</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/222/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/222/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Excesso de Arrecadação, no valor de R$ 1.694.540,00 (um milhão, seiscentos e noventa e quatro mil e quinhentos e quarenta reais), destinados a atender a Secretaria Municipal de Saúde - SEMSAU, em suas ações</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/224/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/224/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar por Excesso de Arrecadação, no valor de R$ 973.849,82 (novecentos e setenta e três mil, oitocentos e quarenta e nove reais e oitenta e dois centavos), destinados a atender a Secretaria Municipal do Meio Ambiente, Minas e Energia - SEMAME</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/225/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/225/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar, por Superávit, no valor de R$ 121.468,43 (cento e vinte e um mil, quatrocentos e sessenta e oito reais e quarenta e_x000D_
 três centavos), destinados a atender a Secretaria Municipal de Obras e Desenvolvimento Urbano - SEMOD, em suas ações.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/226/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/226/pl.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial por Tendência de Excesso de Arrecadação e Anulação Parcial de Dotação no valor de R$ 422.501,10 (quatrocentos e vinte e dois mil, quinhentos e um reais e dez centavos), destinados a atender a Secretaria Municipal de Educação - SEMED, em suas Ações, provenientes de recursos de repasse do FNDE - Aquisição de Ônibus Urbano Escolar Acessível ONUREA Piso Alto Transmissão Mecânica.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/227/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/227/pl.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RAMAL AGENOR SILVÉRIO DE ALCANTARA, O TRECHO DE ESTRADA VICINAL LOCALIZADO NO MUNICÍPIO DE ESPIGÃO DO OESTE-RO</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/228/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/228/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar, por Excesso de Arrecadação e Anulação Parcial de Dotação, no valor de R$ 4.009.684,38 (quatro milhões, nove mil, seiscentos e oitenta e quatro reais e trinta e oito centavos), destinados a atender as necessidades da SEMAME, SEMSAU, GABINETE DO PREFEITO, SEMAF, SEMPLAN e SEMADER, em suas ações.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/229/projeto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/229/projeto.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementar, por Anulação Parcial de Dotação, no valor de R$ 290.536,38 (duzentos e noventa mil, quinhentos e trinta e seis reais e trinta e oito centavos), destinados a atender a Secretaria Municipal de Saúde- SEMSAU em suas ações.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/230/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/230/pl.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DO MUNICÍPIO DE ESPIGÃO DO OESTE/RO REFIS MUNICIPAL 2025</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>Genézio Mateus</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/231/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/231/pl.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RAMAL DEOCLÉCIO PEISINO, O TRECHO DE ESTRADA VICINAL LOCALIZADO NO MUNICÍPIO DE ESPIGÃO DO OESTE-RO</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/232/pl_152_-_sem_urgencia.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/232/pl_152_-_sem_urgencia.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementação por Anulação Parcial de Dotação, no valor de R$ 5.000,00 (cinco mil reais), destinados a atender a Secretaria Municipal de Esporte, Lazer e Cultura - SEMELC, em suas ações.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Pedro Mandioca</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/233/pl_153_-_pedro.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/233/pl_153_-_pedro.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO À LEI MUNICIPAL Nº 2.759, DE 12 DE JANEIRO DE 2025</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/234/pl_154.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/234/pl_154.pdf</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/235/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/235/pl.pdf</t>
   </si>
   <si>
     <t>Denomina de Travessão Waldomiro Lorett, o trecho de estrada vicinal localizado no Município de Espigão do Oeste-RO</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/236/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/236/pl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIZAÇÃO NA AQUISIÇÃO DE CAFÉ ROBUSTA AMAZÔNICO DE PRODUTORES LOCAIS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/237/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/237/pl.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O CONSUMO E A COMERCIALIZAÇÃO DE BEBIDAS ALCOÓLICAS E O EXERCÍCIO DE ATIVIDADES POR AMBULANTES NO ÂMBITO DO_x000D_
 MUNICÍPIO DE ESPIGÃO DO OESTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/238/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/238/pl.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RAMAL GUARANI, O TRECHO DE ESTRADA VICINAL LOCALIZADO NO MUNICÍPIO DE ESPIGÃO DO OESTE-RO</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/239/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/239/pl.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.163 DE 19 DE JUNHO DE 2019, LEI MUNICIPAL Nº 2.604 DE 27 DE JANEIRO DE 2023, LEI MUNICIPAL Nº 2.728 DE 19 DE OUTUBRO DE 2023, LEI MUNICIPAL Nº 2.177 DE 24 DE JULHO DE 2019, LEI MUNICIPAL Nº 2.557 DE 09 DE AGOSTO DE 2022, LEI MUNICIPAL Nº 2.578 DE 03 DE NOVEMBRO DE 2022, LEI MUNICIPAL Nº 2.158 DE 15 DE MAIO DE 2019, LEI MUNICIPAL Nº 1.509 DE 02 DE DEZEMBRO DE 2010, CRIA VAGAS E CARGOS</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/240/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/240/pl.pdf</t>
   </si>
   <si>
     <t>Veda a imposição de nota de corte e cláusula de barreira nos concursos públicos do Município de Espigão DOeste-RO e dá outras providências</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/241/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/241/pl.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA ESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO AMBIENTAL, DISPOSTO NA LEI Nº 803, DE 10 DE_x000D_
 SETEMBRO DE 2003, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/242/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/242/pl.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 1.997, DE 19 DE JUNHO DE 2017, PARA PERMITIR A TRANSFERÊNCIA DA AUTORIZAÇÃO DO SERVIÇO DE_x000D_
 MOTOTAXISTA MEDIANTE PAGAMENTO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/243/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/243/pl.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGO 1º DA LEI MUNICIPAL 3.023, DE 10 DE DEZEMBRO DE 2025</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/244/1_2_3_4_merged.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/244/1_2_3_4_merged.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE RATEIO AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA (FUNDEB) E ABONO NATALINO EXCEPCIONAL, DE CARÁTER INDENIZATÓRIO, AOS DEMAIS SERVIDORES PÚBLICOS DA PREFEITURA MUNICIPAL DE ESPIGÃO DO OESTE/RO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/245/pl_165_-_urgencia.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/245/pl_165_-_urgencia.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial, no valor de R$ 119.500,00 (cento e dezenove mil e quinhentos reais), destinados a atender Secretaria Municipal de Esporte, Lazer e Cultura - SEMELC, provenientes de recursos do Governo do Estado de Rondônia conforme processo nº 0005.002704/2025-33, empenho nº 2025 NE002127 e plano de trabalho devidamente aprovado conforme parecer nº 257/2025/SEJUCEL-CODEC e o Município de Espigão do Oeste/RO</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/246/pl_166_-_urgencia.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/246/pl_166_-_urgencia.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 2.606, DE 27 DE JANEIRO DE 2023, E ALTERA A NOMENCLATURA, A VINCULAÇÃO E AS ATRIBUIÇÕES DO CARGO PREVISTO NA LEI MUNICIPAL Nº 2.578, DE 03 DE NOVEMBRO DE 2022.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/247/pl_167_-_urgencia.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/247/pl_167_-_urgencia.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Suplementação por Anulação Parcial de Dotação, no valor de R$ 151.845,45 (cento e cinquenta e um mil oitocentos e quarenta e cinco reais e quarenta e cinco centavos), destinados a atender a Secretaria Municipal de Esporte, Lazer e Cultura SEMELC, Secretaria Municipal de_x000D_
 Obras e Desenvolvimento Urbano SEMOD, Secretaria Municipal de Agricultura e Desenvolvimento Rural SEMADER, em suas ações.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/121/pl_complementar_n_01.2025.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/121/pl_complementar_n_01.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI COMPLEMENTAR Nº 1 DE 22 DE DEZEMBRO 2022, QUE TRATA DAS REGRAS DE CONCESSÃO DE BENEFÍCIOS PREVIDENCIÁRIOS NO ÂMBITO DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE ESPIGÃO DO OESTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_decreto_legislativo-01_1.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_decreto_legislativo-01_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Espigão do Oeste ao Excelentíssimo Senhor Prefeito de Cacoal, Adailton Fúria.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Espigão do Oeste ao Senhor, Darci José Kischener.</t>
   </si>
   <si>
     <t>CFO - Comissão Permanente de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_decreto_legislativo-03.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_decreto_legislativo-03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação do Parecer Prévio nº 00021/2024/TCE-RO emitido pelo Tribunal de Contas do Estado de Rondônia, e julga regular a Prestação de Contas nº 01/2025 do Município de Espigão do Oeste (Exercício de 2023), de responsabilidade do Senhor Weliton Pereira Campos.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_decreto_legislativo-4.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_decreto_legislativo-4.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Espigão do Oeste ao Excelentíssimo Senhor Deputado Estadual, Ismael Crispim.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_decreto_legislativo-5.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_decreto_legislativo-5.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Espigão do Oeste ao Senhor MARCOS APARECIDO FURLAN</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_decreto_legislativo-6_1.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_decreto_legislativo-6_1.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Espigão do Oeste ao Senhor WELITON PEREIRA CAMPOS.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_decreto_legislativo-7.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_decreto_legislativo-7.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Honorário do Município de Espigão do Oeste aos Senhores Eugênio Odilon Ribeiro e Euflávio Odilon Ribeiro.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_resolucao-1_2_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_resolucao-1_2_compressed.pdf</t>
   </si>
   <si>
     <t>Altera o art. 50 do Regimento Interno da Câmara Municipal de Espigão do Oeste RO. (Horário da Reunião das Comissões Permanentes).</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_resolucao-02_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_resolucao-02_compressed.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO ESPECIAL TEMPORÁRIA PARA REALIZAÇÃO DE ESTUDOS REFERENTES AO SISTEMA DE SANEAMENTO BÁSICO DO MUNICÍPIO DE ESPIGÃO DO OESTE - RO</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_resolucao-03_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_resolucao-03_compressed.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO ESPECIAL TEMPORÁRIA PARA REALIZAÇÃO DE ESTUDOS REFERENTES AO PLANO DE CARGOS, CARREIRAS E SALÁRIOS (PCCS) E O ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO MUNICÍPIO DE ESPIGÃO DO OESTE - RO</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/248/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/248/pl.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Estágio Remunerado para acadêmicos a partir do 5º período de cursos superiores na Câmara Municipal de Espigão do Oeste/RO, e dá outras providências</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/249/pl.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/249/pl.pdf</t>
   </si>
   <si>
     <t>Concede abono natalino, no cartão SIM, no mês de dezembro de 2025, a título de bonificação no auxílio-alimentação criado pela Resolução nº 066, de 20 de junho de 2013, aos Servidores e Vereadores da Câmara Municipal de Espigão do Oeste-RO</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/101/proposta_de_emenda_a_lei_organica-114_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/101/proposta_de_emenda_a_lei_organica-114_compressed.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE DISPOSITIVO DA LEI ORGÂNICA DO MUNICÍPIO DE ESPIGÃO DO OESTE/RO</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/250/plom.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/250/plom.pdf</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/160/veto.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/160/veto.pdf</t>
   </si>
   <si>
     <t>VETO Nº 01/2025, DO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE ESPIGÃO DO OESTE/RO, WELITON PEREIRA CAMPOS, A EMENDA ADITIVA Nº 01/2025 DE AUTORIA DOS VEREADORES WALTER GONÇALVES LARA, ADRIANO MEIRELES DA PAZ E KISSILA KERLEY PONATH AO PROJETO DE LEI Nº 94/2025 DE AUTORIA DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/251/indicacoes_2025.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/251/indicacoes_2025.pdf</t>
   </si>
   <si>
     <t>Indicações de 2025_x000D_
 _x000D_
 Nº 01 ao N° 204</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento_04.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Convocação da Secretaria Municipal de Planejamento e da Secretaria Municipal da Fazenda para prestar esclarecimento em Plenário.</t>
   </si>
   <si>
     <t>Solicita informações do Poder Executivo, sobre o Estudo do Plano de Cargos e Carreiras do Servidor Público.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento-09.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento-09.pdf</t>
   </si>
   <si>
     <t>Solicitação de Contratação de Profissionais Habilitados e Capacitados para realização de Estudo Técnico acerca do Estatuto, suas alterações e eventuais impactos.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_de_informacao-10.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_de_informacao-10.pdf</t>
   </si>
   <si>
     <t>Solicitação informações se o Poder Executivo possui uma comissão para o estudo do Estatuto do Servidor Municipal.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/252/req_11.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/252/req_11.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informação com Relação dos nomes, Cargos e onde estão locados cada servidor municipal, efetivos e não efetivos</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/253/req_13.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/253/req_13.pdf</t>
   </si>
   <si>
     <t>Solicitação de informação à Secretaria Municipal de Educação - SEMED: Requer as relação detalhada dos materiais que foram baixados do patrimônio da Creche Municipal Sergio Balbinot no ano de 2025</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/254/req_15.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/254/req_15.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a quantidade total de cargos comissionados existentes nas secretarias municipais.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento-17.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento-17.pdf</t>
   </si>
   <si>
     <t>Requer realização de Audiência Pública para debate "Gestão de Operacionalização dos Serviços de Saúde Pública, Contratos e Propostas em Espigão do Oeste/RO.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/165/requerimento_de_informacao_18.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/165/requerimento_de_informacao_18.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Secretário de Saúde Municipal o Sr.º Wilesmar Santos, da relação dos medicamentos entregues pela secretaria municipal de saúde em nosso município</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/188/0001-requerimento_de_informacao-22.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/188/0001-requerimento_de_informacao-22.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o cancelamento da licitação das obras de subestação elétrica das escolas Maria Rosa de Oliveira (14 de Abril), Aurélio Buarque de Holanda (Seringal) e Brás Cubas (Novo Paraíso/Canelinha), bem como sobre as medidas adotadas para continuidade dos referidos projetos.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/189/0001-requerimento_de_informacao-23.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/189/0001-requerimento_de_informacao-23.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes ao Processo Administrativo nº 5750/CCP/2025, que trata de licitação na modalidade Pregão Eletrônico.</t>
   </si>
   <si>
     <t>REQU</t>
   </si>
   <si>
     <t>Requerimento de Urgência</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento-01_7_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento-01_7_compressed.pdf</t>
   </si>
   <si>
     <t>Requer urgência Especial para deliberação, em Discussão e Votação Única, do Projeto de Lei nº 01/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>CLJR - Comissão Permanente de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_compressed.pdf</t>
   </si>
   <si>
     <t>Requer urgência Especial para deliberação, em Discussão e Votação Única, dos Projetos de Leis nº 03/2025, nº10/2025, nº12/2025, nº14/2025, nº16/2025, nº17/2025, nº18/2025, nº19/2025, nº20/2025,  nº21/2025, n°22/2025 nº23/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento-3_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento-3_1_compressed.pdf</t>
   </si>
   <si>
     <t>Requer urgência Especial para deliberação, em Discussão e Votação Única, dos Projetos de Leis nº 07/2025, nº24/2025, nº25/2025, nº27/2025, nº28/2025, nº30/2025 de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento-4_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento-4_compressed.pdf</t>
   </si>
   <si>
     <t>Requer URGÊNCIA ESPECIAL para deliberação dos Projetos de Leis nº 05/2025, nº08/2025, nº26/2025, nº31/2025, nº32/2025, nº33/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento-5_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento-5_1_compressed.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e VOTAÇÃO UNICA, os Projetos de Leis n°29/2025 e 35/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento-6_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento-6_1_compressed.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e VOTAÇÃO UNICA, os Projetos de Leis n°37/2025, 38/2025, 39/2025, 41/2025, 49/2025 e nº 50/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento-7_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento-7_1_compressed.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e VOTAÇÃO UNICA, os Projetos de Leis n° 15, 45, 46, 55 e 58/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento-8_3_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento-8_3_compressed.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e VOTAÇÃO UNICA, o Projeto de Lei n° 68/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento-9_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento-9_compressed.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e VOTAÇÃO ÚNICA, os Projetos de Lei n° 47/2025, 48/2025 e 59/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento-10_3_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento-10_3_compressed.pdf</t>
   </si>
   <si>
     <t>Requer URGÊNCIA ESPECIAL para deliberação do Projeto de Lei Complementar nº 01/2025 e dos Projetos de Leis nº 61/2025, 62/2025, 63/2025, 64/2025, 67/2025 e 71/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento-11_3_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento-11_3_compressed.pdf</t>
   </si>
   <si>
     <t>Requer URGÊNCIA ESPECIAL para deliberação dos Projetos de Leis nº 60/2025, 69/2025, 72/2025 e 78/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento-12_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento-12_1_compressed.pdf</t>
   </si>
   <si>
     <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 73/2025; 75/2025; 77/2025 e 81/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento-13_2_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento-13_2_compressed.pdf</t>
   </si>
   <si>
     <t>Requer URGÊNCIA ESPECIAL para deliberação do Projeto de Lei nº 83/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>Requer URGÊNCIA ESPECIAL para deliberação do Projeto de Lei Complementar n° 01/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento-15_3_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento-15_3_compressed.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e VOTAÇÃO ÚNICA, os Projetos de Lei n° 84/2025 e 94/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento-16_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento-16_1_compressed.pdf</t>
   </si>
   <si>
     <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 90/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento-17_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento-17_1_compressed.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e VOTAÇÃO ÚNICA, o Projeto de Lei n° 96/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento-18_3_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento-18_3_compressed.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e VOTAÇÃO ÚNICA, o Projeto de Lei n° 101/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento-19_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento-19_1_compressed.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e VOTAÇÃO ÚNICA, os Projetos de Lei n° 102/2025, 103/2025 e 106/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento-20_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento-20_1_compressed.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e VOTAÇÃO ÚNICA, o Projeto de Lei n° 107/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento-21_2_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento-21_2_compressed.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e VOTAÇÃO ÚNICA, os Projetos de Lei n° 109/2025, 111/2025, 112/2025 e 113/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/116/requerimento-22_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/116/requerimento-22_1_compressed.pdf</t>
   </si>
   <si>
     <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 105/2025 e 108/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/117/requerimento-23_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/117/requerimento-23_1_compressed.pdf</t>
   </si>
   <si>
     <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 115/2025, 117/2025, 119/2025 e 121/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/118/requerimento-24_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/118/requerimento-24_1_compressed.pdf</t>
   </si>
   <si>
     <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 118/2025 e 120/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/119/requerimento-25_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/119/requerimento-25_1_compressed.pdf</t>
   </si>
   <si>
     <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 123/2025 e 129/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento-26_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento-26_1_compressed.pdf</t>
   </si>
   <si>
     <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 134/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/172/req_27.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/172/req_27.pdf</t>
   </si>
   <si>
     <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 131/2025, 135/2025 e 136/2025, de autoria do Poder_x000D_
 Executivo Municipal.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/173/req_28.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/173/req_28.pdf</t>
   </si>
   <si>
     <t>Requer URGÊNCIA ESPECIAL para deliberação, em discussão e votação única, dos Projetos de Lei nº 139/2025 e 141/2025, de autoria do Poder_x000D_
 Executivo Municipal.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/210/req_29.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/210/req_29.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e VOTAÇÃO ÚNICA, os Projetos de Lei n° 137/2025, 142/2025, 143/2025 e 149/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/211/req_30.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/211/req_30.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e VOTAÇÃO ÚNICA, os Projetos de Lei n° 138/2025, 144/2025, 145/2025, 146/2025 e 148/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/212/req_31.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/212/req_31.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e VOTAÇÃO ÚNICA, os Projetos de Lei n° 150/2025 e 152/2025 de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/213/req_32.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/213/req_32.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e votação única, dos Projetos de Lei n.º 128/2025, 159/2025, 163/2025 e 164/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/223/req.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/223/req.pdf</t>
   </si>
   <si>
     <t>Requer Urgência Especial para deliberação, em discussão e votação única, dos Projetos de Lei n.º 140/2025, 166/2025 e 167/2025, de autoria do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/103/mocao_de_aplauso-01_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/103/mocao_de_aplauso-01_1_compressed.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Senhor José Cassiano Gois de Freitas, Deputado Estadual.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/104/mocao_de_aplauso-002_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/104/mocao_de_aplauso-002_1_compressed.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao ilustríssimo Senhor, José Aldo Rebelo Figueiredo</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/105/mocao_de_aplauso-3_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/105/mocao_de_aplauso-3_1_compressed.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso aos Diretores das Escolas Estaduais e Municipais do município de Espigão do Oeste-RO</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/106/01-mocao_de_aplauso-4_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/106/01-mocao_de_aplauso-4_1_compressed.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Professores da Rede Pública Municipal de Ensino e a Senhora Secretária Municipal de Educação, Cintia Rodrigues Waiandt Ferrari</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/107/mocao_de_aplauso-5_1_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/107/mocao_de_aplauso-5_1_compressed.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Senhora Mareuza Seibert Borchardt, em reconhecimento e valorização de sua notável trajetória no magistério, e da relevante contribuição prestada à educação em nosso município de Espigão do Oeste/RO.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/108/mocao_de_aplauso-6_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/108/mocao_de_aplauso-6_compressed.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Valdemiro Ahnert, em reconhecimento e valorização de sua trajetória de pioneirismo, dedicação e compromisso com a educação e com a comunidade do Seringal, que tanto contribuíram para o desenvolvimento de nosso município de Espigão do Oeste/RO.</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/110/mocao_de_aplauso-7_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/110/mocao_de_aplauso-7_compressed.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Senhor Lucas Marcel Pereira Matias Falcão, Defensor Público, em reconhecimento à sua dedicação, competência e relevantes serviços prestados à comunidade de Espigão do Oeste/RO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/256/mocao_8.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/256/mocao_8.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Senhor João Aurenio da Cunha, popularmente conhecido como Calango, em reconhecimento à sua liderança comunitária e aos relevantes serviços prestados à comunidade Rei Davi, em nosso município</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Adriano da Ambulância, Professor Hermes</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/257/mocao_9.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/257/mocao_9.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sra. Josineia Santana Santos, pela destacada atuação, empenho e relevantes serviços prestados à comunidade espigãoense.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/258/mocao_10.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/258/mocao_10.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sra. Cleane Rodrigues Ricardo, pela destacada atuação, empenho e relevantes serviços prestados à comunidade espigãoense.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>Adriano da Ambulância, Alexandro Bahia, Amilton Alves, Genézio Mateus, Gilmar Loose, Kissila Ponath, Nadja Lagares, Pedro Mandioca, Professor Hermes, Severino Schulz, Waltinho Lara</t>
-[...2 lines deleted...]
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/259/mocao_11.pdf</t>
+    <t>Adriano da Ambulância, Alexandro Bahia, Amilton Alves de Souza, Genézio Mateus, Gilmar Loose, Kissila Kerley Ponath, Nadja Lagares, Pedro Mandioca, Professor Hermes, Severino Schulz, Waltinho Lara</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/259/mocao_11.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS as ATLETAS e ao professor BRENDER NOGUEIRA DA SILVA que representaram nosso município nos Jogos Escolares Brasileiros (JEBS) 2025, que aconteceram na cidade de Uberlândia, Minas Gerais.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>Kissila Ponath, Severino Schulz</t>
-[...2 lines deleted...]
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/260/mocao.pdf</t>
+    <t>Kissila Kerley Ponath, Severino Schulz</t>
+  </si>
+  <si>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/260/mocao.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS aos cafeicultores do município, que se destacaram e elevaram o nome de Espigão do Oeste nos cenários regional, estadual e nacional por meio de sua participação e premiação .</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/261/pedidos_de_providencia_2025.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/261/pedidos_de_providencia_2025.pdf</t>
   </si>
   <si>
     <t>Pedidos de Providência de 2025 - Nº 01 à Nº 55</t>
   </si>
   <si>
     <t>PS</t>
   </si>
   <si>
     <t>Projeto Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei-057_substituto_compressed.pdf</t>
+    <t>http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei-057_substituto_compressed.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O REGIME JURÍDICO DAS ORGANIZAÇÕES SOCIAIS DA SAÚDE OSS'S NO MUNICIPIO DE ESPIGÃO DO OESTE, ESTADO DE RONDÔNIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2603,68 +2603,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_03-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_04-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_n._6-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_07.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/30/pl_08-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_09.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_10.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_11.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_12.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_n_13-2025_-_autoria_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/36/pl_14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/37/pl_15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/38/pl_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/53/pl_19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/54/pl_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/55/pl_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/56/pl_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/57/pl_23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_n_24-_2025_-_poder_executivo_compressed.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/61/projeto_de_lei_n26-_2025-_poder_executivo_sd.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/62/pl_27.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_29-_2025_-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_31.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/76/pl_34_merged.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/77/projeto_de_lei_n.35-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_de_lei_n.39-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/85/projeto-43_compressed.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/86/pl_44_lei_merged.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/88/pl_46.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_lei_47-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_lei_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/98/pl_50.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/99/pl_51.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/100/pl_52.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/102/pl_53.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/109/pl_54.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_n.55-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/112/pl_56.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_lei_n_57-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/115/pl_1_2_3_merged.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/122/pl_59.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/123/pl_60.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/124/projeto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/127/projeto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/128/projeto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/131/projeto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/132/projeto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/133/projeto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/134/pl.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/135/projeto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/136/projeto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/137/projeto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/138/projeto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/139/pl.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_merged.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/141/projeto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/142/pl.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/143/pl.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/144/pl_merged.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/145/pl.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_lei_n_83-2025_-_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_n._84-2025-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei_85-2025_-_vereador_adriano.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/149/projeto.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/150/projeto.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/151/projeto.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/152/projeto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/153/projeto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/154/projeto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/155/pl_92-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/156/pl_93-2025-_ver._gilmar_compressed.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/157/projeto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/158/pl_95-2025_-_ver._waltinho.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/159/pl_96-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/161/projeto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/162/ol.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/163/projeto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/164/pl.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/166/ol.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/167/pl.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/169/pl.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/170/pl.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/171/pl.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_106.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/177/pl_107.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_108.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_109.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/180/pl_1_18fec256.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/181/pl.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/182/pl.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/183/pl_113.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/184/pl_114.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/185/projeto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/187/pl_merged.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/186/pl_117.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_118.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/194/pl.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/195/pl.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/196/pl.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/197/pl.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/198/pl.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/199/pl.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/200/ldo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/201/loa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/202/ppa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/203/pl.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/204/pl.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/205/pl.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/206/pl.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/207/pl.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/208/pl_errata_merged.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/209/pl.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/214/pl_135.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/215/pl_136.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/216/pl.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/217/projeto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/218/pl.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/219/projeot.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/220/pl.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/221/pl.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/222/pl.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/224/pl.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/225/projeto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/226/pl.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/227/pl.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/228/projeto.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/229/projeto.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/230/pl.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/231/pl.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/232/pl_152_-_sem_urgencia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/233/pl_153_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/234/pl_154.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/235/pl.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/236/pl.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/237/pl.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/238/pl.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/239/pl.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/240/pl.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/241/pl.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/242/pl.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/243/pl.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/244/1_2_3_4_merged.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/245/pl_165_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/246/pl_166_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/247/pl_167_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/121/pl_complementar_n_01.2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_decreto_legislativo-01_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_decreto_legislativo-03.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_decreto_legislativo-4.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_decreto_legislativo-5.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_decreto_legislativo-6_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_decreto_legislativo-7.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_resolucao-1_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_resolucao-02_compressed.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_resolucao-03_compressed.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/248/pl.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/249/pl.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/101/proposta_de_emenda_a_lei_organica-114_compressed.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/250/plom.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/160/veto.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/251/indicacoes_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento-09.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_de_informacao-10.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/252/req_11.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/253/req_13.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/254/req_15.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento-17.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/165/requerimento_de_informacao_18.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/188/0001-requerimento_de_informacao-22.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/189/0001-requerimento_de_informacao-23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento-01_7_compressed.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_compressed.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento-3_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento-4_compressed.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento-5_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento-6_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento-7_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento-8_3_compressed.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento-9_compressed.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento-10_3_compressed.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento-11_3_compressed.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento-12_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento-13_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento-15_3_compressed.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento-16_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento-17_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento-18_3_compressed.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento-19_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento-20_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento-21_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/116/requerimento-22_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/117/requerimento-23_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/118/requerimento-24_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/119/requerimento-25_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento-26_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/172/req_27.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/173/req_28.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/210/req_29.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/211/req_30.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/212/req_31.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/213/req_32.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/223/req.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/103/mocao_de_aplauso-01_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/104/mocao_de_aplauso-002_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/105/mocao_de_aplauso-3_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/106/01-mocao_de_aplauso-4_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/107/mocao_de_aplauso-5_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/108/mocao_de_aplauso-6_compressed.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/110/mocao_de_aplauso-7_compressed.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/256/mocao_8.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/257/mocao_9.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/258/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/259/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/260/mocao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/261/pedidos_de_providencia_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei-057_substituto_compressed.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/18/projeto_de_lei_03-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/19/projeto_de_lei_04-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/20/projeto_de_lei_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/28/projeto_de_lei_n._6-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/29/projeto_07.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/30/pl_08-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/31/projeto_09.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/32/projeto_10.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/33/projeto_11.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/34/projeto_12.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/35/projeto_de_lei_n_13-2025_-_autoria_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/36/pl_14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/37/pl_15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/38/pl_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/52/projeto_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/53/pl_19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/54/pl_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/55/pl_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/56/pl_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/57/pl_23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/58/projeto_de_lei_n_24-_2025_-_poder_executivo_compressed.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/61/projeto_de_lei_n26-_2025-_poder_executivo_sd.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/62/pl_27.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/66/projeto_de_lei_29-_2025_-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/73/projeto_31.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/76/pl_34_merged.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/77/projeto_de_lei_n.35-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/81/projeto_de_lei_n.39-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/85/projeto-43_compressed.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/86/pl_44_lei_merged.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/88/pl_46.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/89/projeto_de_lei_47-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/90/projeto_de_lei_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/98/pl_50.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/99/pl_51.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/100/pl_52.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/102/pl_53.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/109/pl_54.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_n.55-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/112/pl_56.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_lei_n_57-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/115/pl_1_2_3_merged.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/122/pl_59.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/123/pl_60.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/124/projeto.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/127/projeto.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/128/projeto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/131/projeto.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/132/projeto.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/133/projeto.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/134/pl.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/135/projeto.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/136/projeto.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/137/projeto.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/138/projeto.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/139/pl.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/140/projeto_merged.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/141/projeto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/142/pl.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/143/pl.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/144/pl_merged.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/145/pl.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/146/projeto_de_lei_n_83-2025_-_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/147/projeto_de_lei_n._84-2025-poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/148/projeto_de_lei_85-2025_-_vereador_adriano.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/149/projeto.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/150/projeto.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/151/projeto.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/152/projeto.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/153/projeto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/154/projeto.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/155/pl_92-2025_-_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/156/pl_93-2025-_ver._gilmar_compressed.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/157/projeto.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/158/pl_95-2025_-_ver._waltinho.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/159/pl_96-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/161/projeto.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/162/ol.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/163/projeto.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/164/pl.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/166/ol.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/167/pl.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/169/pl.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/170/pl.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/171/pl.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/176/projeto_106.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/177/pl_107.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/178/projeto_108.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/179/projeto_109.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/180/pl_1_18fec256.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/181/pl.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/182/pl.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/183/pl_113.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/184/pl_114.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/185/projeto.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/187/pl_merged.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/186/pl_117.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/193/projeto_118.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/194/pl.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/195/pl.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/196/pl.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/197/pl.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/198/pl.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/199/pl.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/200/ldo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/201/loa.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/202/ppa.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/203/pl.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/204/pl.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/205/pl.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/206/pl.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/207/pl.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/208/pl_errata_merged.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/209/pl.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/214/pl_135.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/215/pl_136.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/216/pl.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/217/projeto.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/218/pl.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/219/projeot.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/220/pl.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/221/pl.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/222/pl.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/224/pl.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/225/projeto.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/226/pl.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/227/pl.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/228/projeto.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/229/projeto.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/230/pl.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/231/pl.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/232/pl_152_-_sem_urgencia.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/233/pl_153_-_pedro.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/234/pl_154.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/235/pl.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/236/pl.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/237/pl.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/238/pl.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/239/pl.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/240/pl.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/241/pl.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/242/pl.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/243/pl.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/244/1_2_3_4_merged.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/245/pl_165_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/246/pl_166_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/247/pl_167_-_urgencia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/121/pl_complementar_n_01.2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/21/projeto_de_decreto_legislativo-01_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/23/projeto_de_decreto_legislativo-03.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/24/projeto_de_decreto_legislativo-4.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/25/projeto_de_decreto_legislativo-5.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/26/projeto_de_decreto_legislativo-6_1.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/27/projeto_de_decreto_legislativo-7.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/59/projeto_de_resolucao-1_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/63/projeto_de_resolucao-02_compressed.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/64/projeto_de_resolucao-03_compressed.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/248/pl.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/249/pl.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/101/proposta_de_emenda_a_lei_organica-114_compressed.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/250/plom.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/160/veto.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/251/indicacoes_2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/6/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento-09.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_de_informacao-10.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/252/req_11.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/253/req_13.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/254/req_15.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento-17.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/165/requerimento_de_informacao_18.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/188/0001-requerimento_de_informacao-22.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/189/0001-requerimento_de_informacao-23.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/39/requerimento-01_7_compressed.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/41/requerimento_compressed.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento-3_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento-4_compressed.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/46/requerimento-5_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/47/requerimento-6_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/48/requerimento-7_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/49/requerimento-8_3_compressed.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/50/requerimento-9_compressed.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/51/requerimento-10_3_compressed.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/68/requerimento-11_3_compressed.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/69/requerimento-12_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/70/requerimento-13_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/72/requerimento-15_3_compressed.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/91/requerimento-16_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/92/requerimento-17_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/93/requerimento-18_3_compressed.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/94/requerimento-19_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/95/requerimento-20_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/96/requerimento-21_2_compressed.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/116/requerimento-22_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/117/requerimento-23_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/118/requerimento-24_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/119/requerimento-25_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/120/requerimento-26_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/172/req_27.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/173/req_28.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/210/req_29.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/211/req_30.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/212/req_31.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/213/req_32.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/223/req.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/103/mocao_de_aplauso-01_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/104/mocao_de_aplauso-002_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/105/mocao_de_aplauso-3_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/106/01-mocao_de_aplauso-4_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/107/mocao_de_aplauso-5_1_compressed.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/108/mocao_de_aplauso-6_compressed.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/110/mocao_de_aplauso-7_compressed.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/256/mocao_8.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/257/mocao_9.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/258/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/259/mocao_11.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/260/mocao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/261/pedidos_de_providencia_2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.espigaodoeste.ro.leg.br/media/sapl/public/materialegislativa/2025/114/projeto_de_lei-057_substituto_compressed.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H225"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.140625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="164.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="132.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="179" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="131.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>